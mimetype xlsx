--- v0 (2026-02-22)
+++ v1 (2026-05-24)
@@ -10,400 +10,1071 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="760" uniqueCount="339">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>JONI ZANELLA FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/627/1-pl_exe_firmar_convenio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/627/1-pl_exe_firmar_convenio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de São João a firmar Convênio com o Consórcio Intergestores Paraná Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/631/2-pl_exe_consorcio_intergestores.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/631/2-pl_exe_consorcio_intergestores.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde – CIPS aos termos do regime previsto na Lei Federal nº 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/632/3-pl_exe_credito_adicional_460.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/632/3-pl_exe_credito_adicional_460.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2026, no valor de R$ 460.825,64.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/633/4-pl_exe_disciplina_o_uso_cacambas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/633/4-pl_exe_disciplina_o_uso_cacambas.pdf</t>
   </si>
   <si>
     <t>Disciplina o uso de caçambas estacionárias nas vias e logradouros públicos para recolhimento de lixo verde, entulhos e resíduos provenientes de obra particular e dá outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/634/5-pl_exe_residuos_doacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/634/5-pl_exe_residuos_doacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a doação de resíduos vegetais processados a munícipes e produtores rurais, estabelece critérios de distribuição e dá outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/635/6-pl_exe_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/635/6-pl_exe_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação aos servidores públicos efetivos, comissionados, empregados públicos temporários e agentes políticos do Poder Executivo do Município de São João, excetuados o prefeito e o vice-prefeito, e estabelece outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/636/7-pl_exe_revisao_salarial_2026.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/636/7-pl_exe_revisao_salarial_2026.pdf</t>
   </si>
   <si>
     <t>Realiza a revisão dos vencimentos para os cargos do Poder Executivo Municipal de São João e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/638/8-pl_exe_revisao_subsidios.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/638/8-pl_exe_revisao_subsidios.pdf</t>
   </si>
   <si>
     <t>subsídios do Prefeito, Vice-Prefeito, dos Secretários Municipais e Chefe de gabinete</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CELSO COZZATI, PAULO  DAL'ALBA, TANIA PAPKE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/639/9-pl_leg_revisao_do_legislativo_funcionarios.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/639/9-pl_leg_revisao_do_legislativo_funcionarios.pdf</t>
   </si>
   <si>
     <t>Realiza a revisão dos vencimentos para os cargos do Poder Legislativo Municipal de São João e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/640/10-pl_leg_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/640/10-pl_leg_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação aos servidores públicos efetivos do Poder Legislativo do Município de São João, e estabelece outras providências.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/643/11-pl_exe_institui_a_lei_organica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/643/11-pl_exe_institui_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Orgânica da Procuradoria Geral do Município e São João e dá Outras Providências.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/644/12-pl_exe_coleta_de_residuos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/644/12-pl_exe_coleta_de_residuos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da coleta de resíduos sólidos em Distritos e Áreas Rurais, institui a coleta domiciliar, regulamenta campanhas de limpeza, estabelece a obrigatoriedade do Plano de Gerenciamento de Resíduos Sólidos (PGRS) para comércios e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/652/13-pl_exe_credito_adicional_especial.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/652/13-pl_exe_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2026, no valor de R$ 8.507,94.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/653/14-pl_exe_politica_de_esporte.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/653/14-pl_exe_politica_de_esporte.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir a Política Municipal de Esporte do Município de São João – PR, organiza o Sistema Municipal do Esporte, integra o Conselho Municipal do Esporte e o Fundo Municipal para o Esporte, estabelece normas para o apoio e financiamento de ações_x000D_
 esportivas, institui instrumentos de planejamento, financiamento e controle social, e dá outras providências.</t>
   </si>
   <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/654/15-pl_exe_abertura_de_credito_40.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2026, no valor de R$ 40.000,00.</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/655/16-pl_exe_melhoramento_genetico.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 2.026, de 13 de junho de 2023 que instituiu o Programa de Melhoramento Genético Bovino Leiteiro no Município de São João e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/656/17-pl_exe_porteira_adentro.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Porteira Adentro" no âmbito do Município de São João, Estado doParaná, destinado ao apoio e fomento da infraestrutura rural, revoga a Lei Municipal nº 1.170/2017 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/657/18-pl_exe_do_campo_a_mesa.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Do Campo à Mesa - SIM/POA", no âmbito do Município de São João, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/658/19-pl_exe_codigo_municipal_animal.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Código Municipal de Proteção e Bem-estar Animal do Município de São João e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/659/20-pl_exe_comupa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal de Proteção e Bem-estar Animal -  COMUPA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/673/21-pl_exe_consorcio_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de São João a participar do Consórcio Intermunicipal de Educação e Ensino do Paraná.</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/674/22-_pl_exe__altera_lei_1632.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 3º, da Lei Municipal nº 1.632, de 07 de maio de 2015, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/687/23-pl_exe_revoga_inciso.pdf</t>
+  </si>
+  <si>
+    <t>Revoga o inciso IV, do artigo 3º, da Lei Ordinária nº 2.136, de 19 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/689/24-pl_exe_cmsba.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Conselho Municipal de Saneamento Básico e Ambiental - CMSBA, do Munícipio de São João, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>AIRTON MARTINELLI, GESSI CAMARGO</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/691/25-_pl_leg_utilidade_publica.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação Esportiva Clube Botafogo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>PAULO  DAL'ALBA</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/704/26-pl_leg_paulo_cria_cargo_assessor.pdf</t>
+  </si>
+  <si>
+    <t>Cria o cargo de Assessor Jurídico da Presidência da Câmara Municipal de São João e dá outras providências.</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/708/27-pl_exe_credito_adicional.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no orçamento de 2026, no valor de R$ 646.000,00</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/714/28-pl_exe_credito_adicional.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2026, no valor de R$ 70.000,00.</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/715/29-pl_exe_preservacao_do_patrimonio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a preservação do Patrimônio Natural e Cultural do Município de São João, cria o Conselho Municipal do Patrimônio Cultural e institui o Fundo de Proteção do Patrimônio Cultural de São João.</t>
+  </si>
+  <si>
     <t>626</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>GESSI CAMARGO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/626/1-gessi_camargo-vantagens_funcionais.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/626/1-gessi_camargo-vantagens_funcionais.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere ao Poder Executivo Municipal o encaminhamento de Projeto de Lei para regulamentar, no âmbito do Município de São João/PR, a recomposição da contagem de tempo e a autorização de pagamento retroativo de vantagens funcionais relativas ao período de 28/05/2020 a 31/12/2021, nos termos da Lei Complementar Federal nº 226/2026.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/628/2-gessi_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/628/2-gessi_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, de São João-PR,_x000D_
 Com os mais sinceros cumprimentos, depois de ouvir o Plenário desta Casa de Leis encaminho a presente Indicação para análise e adoção de providências visando alterar a Lei nº 1.965, de 23 de fevereiro de 2022, que institui o Auxílio Alimentação no Município, a fim de fixar o benefício em valor único de R$ 400,00 (quatrocentos reais) mensais para todos os servidores/funcionários em exercício, eliminando-se as faixas remuneratórias atualmente previstas.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>TANIA PAPKE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/629/3-tania_construcao_de_calcadas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/629/3-tania_construcao_de_calcadas.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta casa de leis, solicitar ao Poder Executivo Municipal, através da Secretaria de Obras e Serviços Urbanos, a arrumação/ construção de calçadas na Rua Ernesto Fontanive, especificamente trecho oposto ao Colégio Estadual Tancredo Neves. Também solicita a conclusão do calçamento em um trecho de aproximadamente 100 metros antes de chegar ao colégio, incluindo o término do muro que ficou inacabado.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/630/4-tania_extencao_auxilio_transporte.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/630/4-tania_extencao_auxilio_transporte.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta casa de leis, solicita ao Poder Executivo Municipal, através da Secretaria de Ação Social, a realização de estudo de viabilidade para extensão do auxílio-transporte universitário aos acadêmicos que estejam cursando a segunda graduação, desde que não tenham sido beneficiados durante a primeira.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>CELSO COZZATI</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/641/5-celso_espaco_funcionarios.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/641/5-celso_espaco_funcionarios.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que providencie a adequação de um espaço para que os funcionários do pátio de máquinas possam ficar nos dias de chuva.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/642/6-celso_alugar_centro_de_eventos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/642/6-celso_alugar_centro_de_eventos.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que estude e analise a possiblidade e viabilidade de ceder ou alugar o centro de eventos as munícipes que desejarem fazer algum evento ou promoção.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/645/7-tania_estradas_bairro_morumbi.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/645/7-tania_estradas_bairro_morumbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta casa de leis, indica ao Executivo Municipal que, por meio da Secretaria de Obras e Urbanismo, que seja realizada, em caráter de urgência, a arrumação das estradas do Bairro Morumbi com a aplicação de cascalho e nivelamento. Adicionalmente, solicita-se a elaboração de um estudo técnico de viabilidade para a pavimentação asfáltica definitiva de referido bairro.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/650/8-gessi_academia.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/650/8-gessi_academia.pdf</t>
   </si>
   <si>
     <t>Com os mais respeitosos cumprimentos, depois de ouvido o Plenário desta Casa de Leis, encaminho a presente indicação sugerindo a instalação de uma Academia ao Ar Livre e de um Playground no espaço vago localizado nos fundos do Ginásio de Esportes Ivo Pedro Feiten.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/651/9-gessi_transporte_paciente.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/651/9-gessi_transporte_paciente.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, que seja ampliado o itinerário do transporte de pacientes da Secretaria Municipal de Saúde, contemplando também os municípios de Chopinzinho e Coronel Vivida.</t>
   </si>
   <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/660/10-tania_limite_hora_maquina.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, após ouvido o plenário desta casa de leis, a revisão através da SECRETARIA DE OBRAS e a SECRETARIA DA AGRICULTURA, para rever e ampliação do limite de horas-máquina dos serviços de terraplenagem destinados à construção de aviários no município.</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/661/11-gessi_contratacao_pediatra.pdf</t>
+  </si>
+  <si>
+    <t>Contratação de médico pediatra para atendimento diário na unidade de saúde.</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/662/12-gessi_reforma_ginasio.pdf</t>
+  </si>
+  <si>
+    <t>Reforma do Ginásio de Esportes do Bairro Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/663/13-celso_agua_na_agua_azul.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que sejam tomadas providências, no sentido de solucionar os problemas com escassez de água na localidade de Água Azul, com perfuração de poço artesiano, construção de um reservatório e rede de distribuição capaz de abastecer as residências da referida localidade.</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/671/14-celso_lago_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que sejam efetuados serviços de manutenção e melhorias no lago municipal e no parque ambiental.</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/672/15-celso_reparos_ponte.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que sejam efetuados reparos nas pontes das Linha Sete de Setembro e na Linha Barra do Empossado.</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/675/16-gessi__hora_maquina.pdf</t>
+  </si>
+  <si>
+    <t>Disponibilização de horas de máquinas para serviços de terraplanagem e auxílio à construção, com definição de critérios de atendimento.</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/679/17-tania_extensao_auxilio_transporte.pdf</t>
+  </si>
+  <si>
+    <t>Solicita um estudo através da Secretaria de Ação Social que a viabilidade uma extensão do auxilio-transporte, para mais dois seguimentos.</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/680/18-celso_calcadas.pdf</t>
+  </si>
+  <si>
+    <t>que providencie através do setores de urbanismo/engenharia a construção de calçadas nas Avenida Vieira do Santos, esquina com a Rua São Miguel, loteamento Centro, ou solicite aos proprietários dos imóveis providenciem a construção de passeio/calçada em frente aos seus imóveis.</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/686/19-tania_pericia_tecnica.pdf</t>
+  </si>
+  <si>
+    <t>pericia Técnica abrangente</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>JOCELENE ZOLETE FERREIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/688/20-jocelene_atividade_fisica.pdf</t>
+  </si>
+  <si>
+    <t>a implantação de atividades físicas destinadas à população idosa dos quatro distritos do Município, com acompanhamento de um profissional habilitado.</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/692/21-tania_tubulacao.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de tubulação no curso Hidrico que atravessa a Gleba 01 da Colônia Mirim.</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/694/22-jocelene_esgoto_sanitario.pdf</t>
+  </si>
+  <si>
+    <t>solução dos problemas relacionados ao sistema de esgotamento sanitário na sede do Distrito de Vila Paraíso...</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>JAQUELINE</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/695/23-jaqueline_torre_de_sinal.pdf</t>
+  </si>
+  <si>
+    <t>Torre de sinal de celular</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/696/24-jaqueline_pavimentacao_asfaltica.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/700/25-tania_lombada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, após ouvido o plenário desta casa de leis, INDICA ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria Municipal de Obras e Serviços Urbanos, a necessidade urgente de viabilizar a construção de uma lombada ou a colocação de tachões transversais na estrada da Linha Sete de Setembro,  especificamente nas proximidades da Igreja, no trecho que antecede a ponte, visando a redução de velocidade dos veículos.</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/701/26-tania_ajuda_de_custo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, após ouvido o plenário desta casa de leis, INDICA ao Poder Executivo Municipal, que através de estudo conjunto entre a Secretaria Municipal de Educação e a Secretaria Municipal de Finanças, analise a possibilidade jurídica e orçamentária para a concessão de um adicional de deslocamento (ajuda de custo) aos professores e funcionários da educação que exercem suas funções nos distritos ondem residem.</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/702/27-tania_melhorias_em_estradas.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, após ouvido o plenário desta casa de leis, INDICA ao Poder Executivo Municipal, por meio da Secretaria Competente de OBRAS E URBANISMO, a necessidade urgente de realizar melhorias e patrolamento nas estradas da Localidade de São Roque, neste município de São João.</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/706/28-celso_recuperacao_de_estradas.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que através do setor de Viação e Obras, sejam tomadas providências quanto a recuperação das estradas vicinais que ligam a localidade de Cristo Rei à Água Azul e ao Distrito de Dois Irmão, e no trecho de calçamento da BR até a localidade de Cristo Rei passar o rolo após chuvas para diminuir a quantidade de pedras sobressalientes e efetuar o concerto das valetas e buracos com concreto.</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/707/29-celso_recapeamento_asfaltico.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, sejam realizadas obras de reforma e recapeamento asfáltico em toda a extensão da Rua Fabrício Marcondes e no final das Avenidas Getúlio Vargas e Avenida Vieira dos Santos, Bairro Recanto da Serra no perímetro urbano de nossa cidade.</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>IVANETE LONGO</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/710/30-ivanete_ponto_de_onibus.pdf</t>
+  </si>
+  <si>
+    <t>Ponto de Ônibus</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/717/31-_celso_melhorias_no_asfalto.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que sejam realizados os devidos reparos e melhorias urgentes nos asfaltos que ligam a cidade ao Distrito de Dois Irmãos, Vila Paraiso a Nova Lourdes e o que liga Vila Paraiso ao Município de Sulina.</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/718/32-ivanete_banheiro_publico.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a construção de banheiro público com acessibilidade na praça municipal.</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>AIRTON MARTINELLI</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/720/33-airton_parquinho.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a necessidade de instalação de um novo parquinho infantil na Escola Municipal Nossa Senhora de Lurdes, no Distrito de Nova Lurdes.</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/676/1-celso_criacao_de_pl_patrimonio_cultural.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para o que munícipio regulamente por lei a preservação do patrimônio natural, cultural e histórico do nosso município.</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/709/2-ivanete_requerimento_informacoes.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de informações.</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/716/3-celso_requerimento_informacoes.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE RECURSOS REPASSADOS À PREFEITURA PARA AQUISIÇÃO DE EQUIPAMENTOS PARA AS ASSOCIAÇÕES DE PEQUENOS PRODUTORES RURAIS.</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/721/4-jocelene_requer_medidas.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  AO PREFEITO MUNICIPAL  ADOÇÃO DE MEDIDAS ADMINISTRATIVAS PROPONDO  À ALTERAÇÃO DO HORÁRIO DE REALIZAÇÃO DAS AUDIÊNCIAS PÚBLICAS PROMOVIDAS PELO MUNICÍPIO E A IMPLANTAÇÃO DE MEDIDAS VISANDO A TRANSMISSÃO AO VIVO DAS REFERIDAS AUDIÊNCIAS</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>CELSO COZZATI, PAULO SERGIO DAL'ALBA, TANIA PAPKE</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/703/1-projeto_de_resolucao_ouvidoria.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, organização e funcionamento da Ouvidoria da Câmara Municipal de São João-PR, nos termos da Lei nº 13.460, de 26 de junho de 2017, e dá outras providências.</t>
+  </si>
+  <si>
     <t>637</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/637/1-plc_exe_prefim.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/637/1-plc_exe_prefim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Recuperação Fiscal Municipal (PREFIM-2026) para pagamento de tributos municipais com vistas à regularização fiscal dos contribuintes e estabelece providências.</t>
   </si>
   <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/697/2-plc_airton_delimitacao_de_area.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a delimitação das Áreas de Preservação   Permanente (APP) marginais a cursos hídricos naturais em áreas urbanas consolidadas no Município de São João - PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/705/1-proposta_de_emenda_lei_organica.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Metas da Administração Pública Municipal no âmbito do Município de São João/PR, acrescenta dispositivos à Lei Orgânica Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>AUTÓGRAFO</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/664/1-autografo_pl_exe_convenio.pdf</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/665/2-2026_-_autograforatificacao_cips_sao_joao_-_fazer_2026.pdf</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/666/3-autografo_abre_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/669/4-aut_pl_exe_disciplina_uso.pdf</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/667/5-autografo_regulamenta_a_doacao_de_residuos_vegetais.pdf</t>
+  </si>
+  <si>
     <t>646</t>
   </si>
   <si>
-    <t>AUT</t>
-[...5 lines deleted...]
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/646/6-autografo_pl_exe_auxilio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/646/6-autografo_pl_exe_auxilio.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/647/7-autografo_pl_exe_revisao_de_vencimentos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/647/7-autografo_pl_exe_revisao_de_vencimentos.pdf</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/648/9-autografo_pl_leg_revisao_func.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/648/9-autografo_pl_leg_revisao_func.pdf</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/649/10-autografo_pl_leg_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/649/10-autografo_pl_leg_auxilio_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/677/12_-aut_pl_exe_-coleta_de_residuos_distritos.pdf</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/678/13-_aut_pl_exe_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/681/14-_proesporte.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir a Política Municipal de Esporte do Município de São João – PR, organiza o Sistema Municipal do Esporte, integra o Conselho Municipal do Esporte e o Fundo Municipal para o Esporte, estabelece normas para o apoio e financiamento de ações esportivas, institui instrumentos de planejamento, financiamento e controle social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/682/15-_abre_credito_adicional.pdf</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/683/16_-_melhoramento_genetico.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 2.026, de 13 de junho de 2023 que instituiu o Programa de Melhoramento Genético Bovino Leiteiro no Município de São João e dá outras providências.</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/684/17_-_porteira_adentro.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Porteira Adentro” no âmbito do Município de São João, Estado do Paraná, destinado ao apoio e fomento da infraestrutura rural, revoga a Lei Municipal nº 1.770/2017 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/685/18-_simpoa.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Do Campo à Mesa - SIM/POA” no âmbito do Município de São João, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/693/20-_aut_pl_exe_comupa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal de Proteção e Bem-estar Animal – COMUPA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/698/21-autografo_pl_21_exe_consorcio_educacao.pdf</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/699/22-autografo_pl_22_exe_altera_1632.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 3º, da Lei Municipal nº 1.632, de 07 de maio de 2015, e dá outras providências</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/711/23-autografo_pl_exe_revoga_inciso_2136.pdf</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/712/24-autografo_pl_cmsba.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Conselho Municipal de Saneamento Básico e Ambiental – CMSBA, do Munícipio de São João, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/713/25-autografo_utlilidade_publica_batafogo.pdf</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/668/1_-autografo_plc_prefim_2026.pdf</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>PPC</t>
+  </si>
+  <si>
+    <t>PROCESSO DE PRESTAÇÃO DE CONTAS</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE CONTAS DO ESTADO PR - TCE</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/690/prestacao_de_contas_anual_2024-clovis.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas Anual do Prefeito 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -707,68 +1378,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/627/1-pl_exe_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/631/2-pl_exe_consorcio_intergestores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/632/3-pl_exe_credito_adicional_460.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/633/4-pl_exe_disciplina_o_uso_cacambas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/634/5-pl_exe_residuos_doacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/635/6-pl_exe_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/636/7-pl_exe_revisao_salarial_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/638/8-pl_exe_revisao_subsidios.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/639/9-pl_leg_revisao_do_legislativo_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/640/10-pl_leg_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/643/11-pl_exe_institui_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/644/12-pl_exe_coleta_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/652/13-pl_exe_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/653/14-pl_exe_politica_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/626/1-gessi_camargo-vantagens_funcionais.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/628/2-gessi_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/629/3-tania_construcao_de_calcadas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/630/4-tania_extencao_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/641/5-celso_espaco_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/642/6-celso_alugar_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/645/7-tania_estradas_bairro_morumbi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/650/8-gessi_academia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/651/9-gessi_transporte_paciente.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/637/1-plc_exe_prefim.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/646/6-autografo_pl_exe_auxilio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/647/7-autografo_pl_exe_revisao_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/648/9-autografo_pl_leg_revisao_func.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/649/10-autografo_pl_leg_auxilio_alimentacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/627/1-pl_exe_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/631/2-pl_exe_consorcio_intergestores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/632/3-pl_exe_credito_adicional_460.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/633/4-pl_exe_disciplina_o_uso_cacambas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/634/5-pl_exe_residuos_doacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/635/6-pl_exe_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/636/7-pl_exe_revisao_salarial_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/638/8-pl_exe_revisao_subsidios.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/639/9-pl_leg_revisao_do_legislativo_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/640/10-pl_leg_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/643/11-pl_exe_institui_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/644/12-pl_exe_coleta_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/652/13-pl_exe_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/653/14-pl_exe_politica_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/654/15-pl_exe_abertura_de_credito_40.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/655/16-pl_exe_melhoramento_genetico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/656/17-pl_exe_porteira_adentro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/657/18-pl_exe_do_campo_a_mesa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/658/19-pl_exe_codigo_municipal_animal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/659/20-pl_exe_comupa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/673/21-pl_exe_consorcio_educacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/674/22-_pl_exe__altera_lei_1632.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/687/23-pl_exe_revoga_inciso.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/689/24-pl_exe_cmsba.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/691/25-_pl_leg_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/704/26-pl_leg_paulo_cria_cargo_assessor.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/708/27-pl_exe_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/714/28-pl_exe_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/715/29-pl_exe_preservacao_do_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/626/1-gessi_camargo-vantagens_funcionais.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/628/2-gessi_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/629/3-tania_construcao_de_calcadas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/630/4-tania_extencao_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/641/5-celso_espaco_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/642/6-celso_alugar_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/645/7-tania_estradas_bairro_morumbi.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/650/8-gessi_academia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/651/9-gessi_transporte_paciente.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/660/10-tania_limite_hora_maquina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/661/11-gessi_contratacao_pediatra.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/662/12-gessi_reforma_ginasio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/663/13-celso_agua_na_agua_azul.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/671/14-celso_lago_municipal.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/672/15-celso_reparos_ponte.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/675/16-gessi__hora_maquina.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/679/17-tania_extensao_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/680/18-celso_calcadas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/686/19-tania_pericia_tecnica.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/688/20-jocelene_atividade_fisica.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/692/21-tania_tubulacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/694/22-jocelene_esgoto_sanitario.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/695/23-jaqueline_torre_de_sinal.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/696/24-jaqueline_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/700/25-tania_lombada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/701/26-tania_ajuda_de_custo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/702/27-tania_melhorias_em_estradas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/706/28-celso_recuperacao_de_estradas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/707/29-celso_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/710/30-ivanete_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/717/31-_celso_melhorias_no_asfalto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/718/32-ivanete_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/720/33-airton_parquinho.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/676/1-celso_criacao_de_pl_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/709/2-ivanete_requerimento_informacoes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/716/3-celso_requerimento_informacoes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/721/4-jocelene_requer_medidas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/703/1-projeto_de_resolucao_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/637/1-plc_exe_prefim.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/697/2-plc_airton_delimitacao_de_area.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/705/1-proposta_de_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/664/1-autografo_pl_exe_convenio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/665/2-2026_-_autograforatificacao_cips_sao_joao_-_fazer_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/666/3-autografo_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/669/4-aut_pl_exe_disciplina_uso.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/667/5-autografo_regulamenta_a_doacao_de_residuos_vegetais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/646/6-autografo_pl_exe_auxilio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/647/7-autografo_pl_exe_revisao_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/648/9-autografo_pl_leg_revisao_func.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/649/10-autografo_pl_leg_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/677/12_-aut_pl_exe_-coleta_de_residuos_distritos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/678/13-_aut_pl_exe_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/681/14-_proesporte.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/682/15-_abre_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/683/16_-_melhoramento_genetico.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/684/17_-_porteira_adentro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/685/18-_simpoa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/693/20-_aut_pl_exe_comupa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/698/21-autografo_pl_21_exe_consorcio_educacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/699/22-autografo_pl_22_exe_altera_1632.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/711/23-autografo_pl_exe_revoga_inciso_2136.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/712/24-autografo_pl_cmsba.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/713/25-autografo_utlilidade_publica_batafogo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/668/1_-autografo_plc_prefim_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2026/690/prestacao_de_contas_anual_2024-clovis.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="114.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1126,436 +1797,2218 @@
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H15" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>41</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
       <c r="D26" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H26" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>46</v>
+        <v>116</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="H27" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="D28" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="H28" t="s">
-        <v>48</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
+        <v>124</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>128</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>132</v>
+      </c>
+      <c r="E31" t="s">
+        <v>133</v>
+      </c>
+      <c r="F31" t="s">
+        <v>134</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" t="s">
+        <v>132</v>
+      </c>
+      <c r="E32" t="s">
+        <v>133</v>
+      </c>
+      <c r="F32" t="s">
+        <v>134</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" t="s">
+        <v>132</v>
+      </c>
+      <c r="E33" t="s">
+        <v>133</v>
+      </c>
+      <c r="F33" t="s">
+        <v>141</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H33" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" t="s">
+        <v>132</v>
+      </c>
+      <c r="E34" t="s">
+        <v>133</v>
+      </c>
+      <c r="F34" t="s">
+        <v>141</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" t="s">
+        <v>132</v>
+      </c>
+      <c r="E35" t="s">
+        <v>133</v>
+      </c>
+      <c r="F35" t="s">
+        <v>148</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36" t="s">
+        <v>132</v>
+      </c>
+      <c r="E36" t="s">
+        <v>133</v>
+      </c>
+      <c r="F36" t="s">
+        <v>148</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H36" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37" t="s">
+        <v>133</v>
+      </c>
+      <c r="F37" t="s">
+        <v>141</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H37" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38" t="s">
+        <v>132</v>
+      </c>
+      <c r="E38" t="s">
+        <v>133</v>
+      </c>
+      <c r="F38" t="s">
+        <v>134</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H38" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D39" t="s">
+        <v>132</v>
+      </c>
+      <c r="E39" t="s">
+        <v>133</v>
+      </c>
+      <c r="F39" t="s">
+        <v>134</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H39" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>50</v>
       </c>
-      <c r="D29" t="s">
-[...5 lines deleted...]
-      <c r="F29" t="s">
+      <c r="D40" t="s">
+        <v>132</v>
+      </c>
+      <c r="E40" t="s">
+        <v>133</v>
+      </c>
+      <c r="F40" t="s">
+        <v>141</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H40" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>54</v>
+      </c>
+      <c r="D41" t="s">
+        <v>132</v>
+      </c>
+      <c r="E41" t="s">
+        <v>133</v>
+      </c>
+      <c r="F41" t="s">
+        <v>134</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H41" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>169</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>58</v>
+      </c>
+      <c r="D42" t="s">
+        <v>132</v>
+      </c>
+      <c r="E42" t="s">
+        <v>133</v>
+      </c>
+      <c r="F42" t="s">
+        <v>134</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H42" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>62</v>
+      </c>
+      <c r="D43" t="s">
+        <v>132</v>
+      </c>
+      <c r="E43" t="s">
+        <v>133</v>
+      </c>
+      <c r="F43" t="s">
+        <v>148</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H43" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>175</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>66</v>
+      </c>
+      <c r="D44" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" t="s">
+        <v>133</v>
+      </c>
+      <c r="F44" t="s">
+        <v>148</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H44" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>178</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>70</v>
+      </c>
+      <c r="D45" t="s">
+        <v>132</v>
+      </c>
+      <c r="E45" t="s">
+        <v>133</v>
+      </c>
+      <c r="F45" t="s">
+        <v>148</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>74</v>
+      </c>
+      <c r="D46" t="s">
+        <v>132</v>
+      </c>
+      <c r="E46" t="s">
+        <v>133</v>
+      </c>
+      <c r="F46" t="s">
+        <v>134</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H46" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>184</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>78</v>
+      </c>
+      <c r="D47" t="s">
+        <v>132</v>
+      </c>
+      <c r="E47" t="s">
+        <v>133</v>
+      </c>
+      <c r="F47" t="s">
+        <v>141</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H47" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>187</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D48" t="s">
+        <v>132</v>
+      </c>
+      <c r="E48" t="s">
+        <v>133</v>
+      </c>
+      <c r="F48" t="s">
+        <v>148</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H48" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>190</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>86</v>
+      </c>
+      <c r="D49" t="s">
+        <v>132</v>
+      </c>
+      <c r="E49" t="s">
+        <v>133</v>
+      </c>
+      <c r="F49" t="s">
+        <v>141</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H49" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>90</v>
+      </c>
+      <c r="D50" t="s">
+        <v>132</v>
+      </c>
+      <c r="E50" t="s">
+        <v>133</v>
+      </c>
+      <c r="F50" t="s">
+        <v>194</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H50" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>197</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>94</v>
+      </c>
+      <c r="D51" t="s">
+        <v>132</v>
+      </c>
+      <c r="E51" t="s">
+        <v>133</v>
+      </c>
+      <c r="F51" t="s">
+        <v>141</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H51" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>200</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>98</v>
+      </c>
+      <c r="D52" t="s">
+        <v>132</v>
+      </c>
+      <c r="E52" t="s">
+        <v>133</v>
+      </c>
+      <c r="F52" t="s">
+        <v>194</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H52" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>102</v>
+      </c>
+      <c r="D53" t="s">
+        <v>132</v>
+      </c>
+      <c r="E53" t="s">
+        <v>133</v>
+      </c>
+      <c r="F53" t="s">
+        <v>204</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H53" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>207</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>106</v>
+      </c>
+      <c r="D54" t="s">
+        <v>132</v>
+      </c>
+      <c r="E54" t="s">
+        <v>133</v>
+      </c>
+      <c r="F54" t="s">
+        <v>204</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H54" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>110</v>
+      </c>
+      <c r="D55" t="s">
+        <v>132</v>
+      </c>
+      <c r="E55" t="s">
+        <v>133</v>
+      </c>
+      <c r="F55" t="s">
+        <v>141</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H55" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>213</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>115</v>
+      </c>
+      <c r="D56" t="s">
+        <v>132</v>
+      </c>
+      <c r="E56" t="s">
+        <v>133</v>
+      </c>
+      <c r="F56" t="s">
+        <v>141</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H56" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>216</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>120</v>
+      </c>
+      <c r="D57" t="s">
+        <v>132</v>
+      </c>
+      <c r="E57" t="s">
+        <v>133</v>
+      </c>
+      <c r="F57" t="s">
+        <v>141</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H57" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>219</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>124</v>
+      </c>
+      <c r="D58" t="s">
+        <v>132</v>
+      </c>
+      <c r="E58" t="s">
+        <v>133</v>
+      </c>
+      <c r="F58" t="s">
+        <v>148</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H58" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>222</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>128</v>
+      </c>
+      <c r="D59" t="s">
+        <v>132</v>
+      </c>
+      <c r="E59" t="s">
+        <v>133</v>
+      </c>
+      <c r="F59" t="s">
+        <v>148</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H59" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>225</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>226</v>
+      </c>
+      <c r="D60" t="s">
+        <v>132</v>
+      </c>
+      <c r="E60" t="s">
+        <v>133</v>
+      </c>
+      <c r="F60" t="s">
+        <v>227</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H60" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>230</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>231</v>
+      </c>
+      <c r="D61" t="s">
+        <v>132</v>
+      </c>
+      <c r="E61" t="s">
+        <v>133</v>
+      </c>
+      <c r="F61" t="s">
+        <v>148</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H61" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>234</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>235</v>
+      </c>
+      <c r="D62" t="s">
+        <v>132</v>
+      </c>
+      <c r="E62" t="s">
+        <v>133</v>
+      </c>
+      <c r="F62" t="s">
+        <v>227</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H62" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>238</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>239</v>
+      </c>
+      <c r="D63" t="s">
+        <v>132</v>
+      </c>
+      <c r="E63" t="s">
+        <v>133</v>
+      </c>
+      <c r="F63" t="s">
+        <v>240</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H63" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>243</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>244</v>
+      </c>
+      <c r="E64" t="s">
+        <v>245</v>
+      </c>
+      <c r="F64" t="s">
+        <v>148</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H64" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>248</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
+        <v>244</v>
+      </c>
+      <c r="E65" t="s">
+        <v>245</v>
+      </c>
+      <c r="F65" t="s">
+        <v>227</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H65" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>251</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" t="s">
+        <v>244</v>
+      </c>
+      <c r="E66" t="s">
+        <v>245</v>
+      </c>
+      <c r="F66" t="s">
+        <v>148</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H66" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>254</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" t="s">
+        <v>244</v>
+      </c>
+      <c r="E67" t="s">
+        <v>245</v>
+      </c>
+      <c r="F67" t="s">
+        <v>194</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H67" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>257</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
+        <v>258</v>
+      </c>
+      <c r="E68" t="s">
+        <v>259</v>
+      </c>
+      <c r="F68" t="s">
+        <v>260</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H68" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>263</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>264</v>
+      </c>
+      <c r="E69" t="s">
+        <v>265</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H69" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>268</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>264</v>
+      </c>
+      <c r="E70" t="s">
+        <v>265</v>
+      </c>
+      <c r="F70" t="s">
+        <v>240</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H70" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>271</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>272</v>
+      </c>
+      <c r="E71" t="s">
+        <v>273</v>
+      </c>
+      <c r="F71" t="s">
+        <v>116</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H71" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>276</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>277</v>
+      </c>
+      <c r="E72" t="s">
+        <v>278</v>
+      </c>
+      <c r="F72" t="s">
         <v>46</v>
       </c>
-      <c r="G29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H29" t="s">
+      <c r="G72" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H72" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>280</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" t="s">
+        <v>277</v>
+      </c>
+      <c r="E73" t="s">
+        <v>278</v>
+      </c>
+      <c r="F73" t="s">
+        <v>46</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H73" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>282</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>21</v>
+      </c>
+      <c r="D74" t="s">
+        <v>277</v>
+      </c>
+      <c r="E74" t="s">
+        <v>278</v>
+      </c>
+      <c r="F74" t="s">
+        <v>46</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H74" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>284</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>25</v>
+      </c>
+      <c r="D75" t="s">
+        <v>277</v>
+      </c>
+      <c r="E75" t="s">
+        <v>278</v>
+      </c>
+      <c r="F75" t="s">
+        <v>46</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H75" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>286</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>29</v>
+      </c>
+      <c r="D76" t="s">
+        <v>277</v>
+      </c>
+      <c r="E76" t="s">
+        <v>278</v>
+      </c>
+      <c r="F76" t="s">
+        <v>46</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H76" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>288</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77" t="s">
+        <v>277</v>
+      </c>
+      <c r="E77" t="s">
+        <v>278</v>
+      </c>
+      <c r="F77" t="s">
+        <v>46</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H77" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>290</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78" t="s">
+        <v>277</v>
+      </c>
+      <c r="E78" t="s">
+        <v>278</v>
+      </c>
+      <c r="F78" t="s">
+        <v>46</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H78" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>292</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>45</v>
+      </c>
+      <c r="D79" t="s">
+        <v>277</v>
+      </c>
+      <c r="E79" t="s">
+        <v>278</v>
+      </c>
+      <c r="F79" t="s">
+        <v>46</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H79" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>294</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>50</v>
+      </c>
+      <c r="D80" t="s">
+        <v>277</v>
+      </c>
+      <c r="E80" t="s">
+        <v>278</v>
+      </c>
+      <c r="F80" t="s">
+        <v>46</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H80" t="s">
         <v>52</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>296</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>58</v>
+      </c>
+      <c r="D81" t="s">
+        <v>277</v>
+      </c>
+      <c r="E81" t="s">
+        <v>278</v>
+      </c>
+      <c r="F81" t="s">
+        <v>46</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H81" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>298</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>62</v>
+      </c>
+      <c r="D82" t="s">
+        <v>277</v>
+      </c>
+      <c r="E82" t="s">
+        <v>278</v>
+      </c>
+      <c r="F82" t="s">
+        <v>46</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H82" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>300</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>66</v>
+      </c>
+      <c r="D83" t="s">
+        <v>277</v>
+      </c>
+      <c r="E83" t="s">
+        <v>278</v>
+      </c>
+      <c r="F83" t="s">
+        <v>46</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H83" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>303</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>70</v>
+      </c>
+      <c r="D84" t="s">
+        <v>277</v>
+      </c>
+      <c r="E84" t="s">
+        <v>278</v>
+      </c>
+      <c r="F84" t="s">
+        <v>46</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H84" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>305</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>74</v>
+      </c>
+      <c r="D85" t="s">
+        <v>277</v>
+      </c>
+      <c r="E85" t="s">
+        <v>278</v>
+      </c>
+      <c r="F85" t="s">
+        <v>46</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H85" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>308</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>78</v>
+      </c>
+      <c r="D86" t="s">
+        <v>277</v>
+      </c>
+      <c r="E86" t="s">
+        <v>278</v>
+      </c>
+      <c r="F86" t="s">
+        <v>46</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H86" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>311</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>82</v>
+      </c>
+      <c r="D87" t="s">
+        <v>277</v>
+      </c>
+      <c r="E87" t="s">
+        <v>278</v>
+      </c>
+      <c r="F87" t="s">
+        <v>46</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H87" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>314</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>90</v>
+      </c>
+      <c r="D88" t="s">
+        <v>277</v>
+      </c>
+      <c r="E88" t="s">
+        <v>278</v>
+      </c>
+      <c r="F88" t="s">
+        <v>116</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H88" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>317</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>94</v>
+      </c>
+      <c r="D89" t="s">
+        <v>277</v>
+      </c>
+      <c r="E89" t="s">
+        <v>278</v>
+      </c>
+      <c r="F89" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H89" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>319</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>98</v>
+      </c>
+      <c r="D90" t="s">
+        <v>277</v>
+      </c>
+      <c r="E90" t="s">
+        <v>278</v>
+      </c>
+      <c r="F90" t="s">
+        <v>46</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H90" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>322</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>102</v>
+      </c>
+      <c r="D91" t="s">
+        <v>277</v>
+      </c>
+      <c r="E91" t="s">
+        <v>278</v>
+      </c>
+      <c r="F91" t="s">
+        <v>46</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H91" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>324</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>106</v>
+      </c>
+      <c r="D92" t="s">
+        <v>277</v>
+      </c>
+      <c r="E92" t="s">
+        <v>278</v>
+      </c>
+      <c r="F92" t="s">
+        <v>46</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H92" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>327</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>110</v>
+      </c>
+      <c r="D93" t="s">
+        <v>277</v>
+      </c>
+      <c r="E93" t="s">
+        <v>278</v>
+      </c>
+      <c r="F93" t="s">
+        <v>46</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H93" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>329</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>330</v>
+      </c>
+      <c r="D94" t="s">
+        <v>277</v>
+      </c>
+      <c r="E94" t="s">
+        <v>278</v>
+      </c>
+      <c r="F94" t="s">
+        <v>46</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H94" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>332</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>333</v>
+      </c>
+      <c r="D95" t="s">
+        <v>334</v>
+      </c>
+      <c r="E95" t="s">
+        <v>335</v>
+      </c>
+      <c r="F95" t="s">
+        <v>336</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H95" t="s">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>