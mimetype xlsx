--- v1 (2026-02-22)
+++ v2 (2026-05-24)
@@ -54,3029 +54,3029 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>JONI ZANELLA FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/334/1-pl_exe_-convenio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/334/1-pl_exe_-convenio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com a União, por intermédio do Ministério da Agricultura Pecuária e Abastecimento —MAPA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/335/2-_pl_exe_credito_adicional.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/335/2-_pl_exe_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2025, no valor de R$ 8.400,00.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/336/3-_pl_exe_abertura_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/336/3-_pl_exe_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2025, no valor de R$ 37.170,70.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/337/4-_pl_exe_abertura_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/337/4-_pl_exe_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2025, no valor de R$ 300.000,00.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/354/5-_exe_pl_auxilio_financeiro_futsal.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/354/5-_exe_pl_auxilio_financeiro_futsal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro à associação de Futsal e dá outras Providências</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/363/6-_exe_pl_credito_adicional_especial.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/363/6-_exe_pl_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2025, no valor de R$ 600.000,00.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/364/7-exe_pl_altera_lei.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/364/7-exe_pl_altera_lei.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 2.054, de 19 de março de 2024 e nº 1.997, de 25 de outubro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/390/8-_pl_exe_sos_animais.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/390/8-_pl_exe_sos_animais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Convênio com a Associação de Defesa dos Animais de São João/PR.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/393/9-_pl_exe_abertura_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/393/9-_pl_exe_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2025, no valor de R$ 30.000,00.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/394/10-pl_exe_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/394/10-pl_exe_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2025, no valor de R$ 45.000,00.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>FABIANA MIORANZA, PAULO  DAL'ALBA, TANIA PAPKE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/395/11-pl_leg_-revisao_geral_legislativo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/395/11-pl_leg_-revisao_geral_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos vencimentos dos Servidores da Câmara de Vereadores de São João</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/396/12-pl_exe_revisao_vencimentos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/396/12-pl_exe_revisao_vencimentos.pdf</t>
   </si>
   <si>
     <t>Realiza a revisão dos vencimentos para os cargos do Poder Executivo Municipal de São João e altera Tabelas de Vencimento e dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/398/13-_pl_exe_licitacoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/398/13-_pl_exe_licitacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação, remuneração e atribuições do Agente de Contratação, Pregoeiro, Comissão de Contratação e Equipe de Apoio no âmbito do Poder Executivo Municipal de São João – Paraná.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/418/14-pl_leg__diarias_.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/418/14-pl_leg__diarias_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias e ressarcimento de despesas aos servidores e vereadores da Câmara Municipal de São João, e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/422/15-pl_exe__utilidade_publica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/422/15-pl_exe__utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a   OPERÁRIO FUTSAL – OPERÁRIO FUTSAL SÃO JOÃO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/428/16-pl_exe_informatica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/428/16-pl_exe_informatica.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa do Poder Executivo Municipal de São João – PR e cria o Departamento de Informática, dispondo sobre suas competências e atribuições, e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/432/17-_pl_exe_credito_especial.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/432/17-_pl_exe_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional Especial, no Orçamento de 2025, no valor de R$ 116.868,06</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/434/18-pl_exe_agente_contratacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/434/18-pl_exe_agente_contratacao.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/435/19-_pl_exe_altera_anexo_cargo_em_comissao_rejeitado.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/435/19-_pl_exe_altera_anexo_cargo_em_comissao_rejeitado.pdf</t>
   </si>
   <si>
     <t>Altera  Anexo IV - Cargos de Provimento em Comissão da Lei nº 1.996, de 25 de Outubro de 2022.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/440/20-_exe_pl_altera_lei.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/440/20-_exe_pl_altera_lei.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 1.616, de 17 de março de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/445/21-_pl_exe_cria_conselho_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/445/21-_pl_exe_cria_conselho_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Mulher de São João – CMDMSJ e dá outras providencias.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/446/22-pl_exe_fundo_municipal.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/446/22-pl_exe_fundo_municipal.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal dos Direitos da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/455/23-_pl_exe_ldo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/455/23-_pl_exe_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/458/24-pl_exe_contribuicao_igr.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/458/24-pl_exe_contribuicao_igr.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal filiar-se e contribuir, com a Agência de Desenvolvimento Regional do Sudoeste do Paraná, órgão representativo da Instância de Governança Regional (IGR) da Região Turística Vales do Iguaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/459/25-_pl_exe_politica_municipal_do_esporte.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/459/25-_pl_exe_politica_municipal_do_esporte.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Instituir a Política Municipal de Esporte do Município de São João – PR e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/460/26-_pl_exe_conselho_do_esporte.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/460/26-_pl_exe_conselho_do_esporte.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Criar o Conselho Municipal de Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/461/27-pl_exe_institui_fundo_esporte.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/461/27-pl_exe_institui_fundo_esporte.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Instituir o Fundo Municipal para o Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/462/28-pl_exe_abertura_decredito_capela.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/462/28-pl_exe_abertura_decredito_capela.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2025, no valor de R$ 135.211,89.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/463/29-_pl_exe_altera_lei_1996.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/463/29-_pl_exe_altera_lei_1996.pdf</t>
   </si>
   <si>
     <t>Altera os anexos II e IV – dos cargos de provimento em comissão da lei nº 1.996, de 25 de outubro de 2022.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/464/30-_pl_exe_cria_cargo_auditor_fiscal.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/464/30-_pl_exe_cria_cargo_auditor_fiscal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Cargo de Auditor Fiscal, e dá Outras Providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/465/31-_pl_exe_pss.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/465/31-_pl_exe_pss.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de São João a realizar Processo Seletivo Simplificado - PSS, para contratação por tempo determinado, por excepcional Interesse Público, e dá Outras Providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/475/32-_pl_exe_-taxi_e_transporte_privado.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/475/32-_pl_exe_-taxi_e_transporte_privado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação dos Serviços de Transporte Individual Remunerado de Passageiros no Município de São João/PR, abrangendo o serviço de táxi e o transporte privado por aplicativos, bem como o recadastramento municipal obrigatório para todos os motoristas dessas modalidades.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/482/33-_pl_exe_premiacao_em_dinheiro.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/482/33-_pl_exe_premiacao_em_dinheiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder premiação em dinheiro aos vencedores das Competições Esportivas e Culturais organizadas pelo poder público municipal de São João e dá outras providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/485/34-_pl_exe_prazo_pme.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/485/34-_pl_exe_prazo_pme.pdf</t>
   </si>
   <si>
     <t>Prorroga o Plano Municipal de Educação regulamentado pela lei nº 1.643 de 16, de junho de 2015.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/486/35-_pl_exe_credito_adicional_155.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/486/35-_pl_exe_credito_adicional_155.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2025, no valor de R$ 155.159,26.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/492/36-_pl_exe_parcelamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/492/36-_pl_exe_parcelamento.pdf</t>
   </si>
   <si>
     <t>Institui o Parcelamento de Débitos Municipais, com incentivos para quitação à vista, parcelamento em até 12 vezes e a possibilidade de transação imobiliária.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/497/37-_pl_exe_denomina_ruas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/497/37-_pl_exe_denomina_ruas.pdf</t>
   </si>
   <si>
     <t>Altera e denomina Ruas no perímetro urbano do Município.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/502/38-pl_exe_altera_art_2.043.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/502/38-pl_exe_altera_art_2.043.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei Municipal nº 2.043, de 05 de dezembro de 2023, que dispõe sobre os cargos do concurso público do Município de São João, para modificar a exigência de escolaridade do cargo de Analista Administrativo.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>FABIANA MIORANZA, TANIA PAPKE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/515/40-_pl_leg_filiar_acamsop.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/515/40-_pl_leg_filiar_acamsop.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal de São João a filiar-se e a contribuir mensalmente com a Associação das Câmaras Municipais do Sudoeste do Paraná- ACAMSOP.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_038-2025_-_ppa_2026-2029.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_038-2025_-_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período 2026 a 2029.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/520/42-pl_exe_denomina_estrada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/520/42-pl_exe_denomina_estrada.pdf</t>
   </si>
   <si>
     <t>Denomina estrada vicinal no perímetro rural do Município.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_no_040_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_no_040_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2025, no valor de R$ 31.789,18.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no_041_-_loa_2026.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no_041_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de São João, para o exercício financeiro de 2026 em R$ 94.576.135,00.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/545/projeto_de_lei_no_042_-_util._publica_ass._s_de_rolima.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/545/projeto_de_lei_no_042_-_util._publica_ass._s_de_rolima.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Sãojoanense de Rolimã e Trikes Caipiras do Asfalto, de São João – PR</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no_044_-_denominacao_plenario_da_camara.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no_044_-_denominacao_plenario_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do plenário da nova sede da Câmara Municipal de São João e dá outras providências.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_no_043_-_sepultamento_animais_domesticos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_no_043_-_sepultamento_animais_domesticos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sepultamento de animais domésticos nos cemitérios públicos e privados do Município de São João e dá outras providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>AIRTON MARTINELLI, CELSO COZZATI, GESSI CAMARGO, JOCELENE ZOLETE FERREIRA, TANIA PAPKE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/552/48-_pl_leg_-_utilidade_publica_takwondo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/552/48-_pl_leg_-_utilidade_publica_takwondo.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de País e Mestres pelo Esporte - Taekwondo São João.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/555/49-_pl_exe_altera_lei_operario-_rejeitado.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/555/49-_pl_exe_altera_lei_operario-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei nº 2.089, de 18 de fevereiro de 2025, que autoriza o Poder Executivo a conceder auxílio financeiro à Associação Operária de Futsal e dá outras providências.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/568/50-pl_exe_credito_apae.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/568/50-pl_exe_credito_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2025, no valor de R$ 160.000,00.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/569/51-pl_exe_altera_880.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/569/51-pl_exe_altera_880.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º do artigo 168 da Lei nº 880, de 1º de julho de 2004, que dispõe sobre o Estatuto dos Servidores Públicos do Município de São João, para suprimir a diferenciação entre homens e mulheres no limite de concessão do adicional por tempo de serviço.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/578/52-_pl_exe_uniformes_escolares.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/578/52-_pl_exe_uniformes_escolares.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a padronização, confecção, distribuição gratuita e uso obrigatório de uniformes escolares na Rede Municipal de Ensino de São João e dá outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/580/53-exe_pl_abono_natalino.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/580/53-exe_pl_abono_natalino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Abono de Natal aos servidores públicos do Município de São João, e dá outras providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/581/54-_pl_exe_saneamento_basico.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/581/54-_pl_exe_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saneamento Básico e Ambiental – FMSBA, estabelece sua finalidade, estrutura, fontes de recursos, gestão, instrumentos de controle e transparência, revoga as Leis nº 1.920/2020 e nº 2.061/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/582/55-_pl_exe_estudantes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/582/55-_pl_exe_estudantes.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Apoio ao Deslocamento de Estudantes para o Ensino Superior e Cursos Técnicos Profissionalizantes, revoga a Lei Municipal nº 1.847/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/583/56-_pl_exe_alteraldo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/583/56-_pl_exe_alteraldo.pdf</t>
   </si>
   <si>
     <t>Altera e inclui ações na programação constantes do LDO, para o Exercício de 2025.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/584/57-_pl_exe_altera_ppa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/584/57-_pl_exe_altera_ppa.pdf</t>
   </si>
   <si>
     <t>Altera e inclui ações na programação constantes do PPA, para o Exercício de 2025.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/615/58-pl_exe_pss.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/615/58-pl_exe_pss.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal de São João a realizar Processo Seletivo Simplificado - PSS, para contratação por tempo determinado, por excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>TANIA PAPKE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/325/6-_tania_rua_da_paz.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/325/6-_tania_rua_da_paz.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis a possibilidade de asfaltar a rua da Paz.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/326/7-_tania_funcionario.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/326/7-_tania_funcionario.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta casa de Leis que seja feito a colocação a efetivação de UM funcionário por distrito, para limpeza de ruas, praças, postinhos de atendimento como o da saúde, também devem ser responsáveis pelo cuidado da água.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/327/8-_tania_broks.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/327/8-_tania_broks.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta casa de Leis, a colocação de um brooks/ ou caixa coletora de lixo no cemitério Vila Paraíso, e que se faça um rodízio mensal, retirando o lixo e substituindo por um limpo.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/328/9-tania_-_estrada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/328/9-tania_-_estrada.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido Plenário desta casa de Leis, que seja feito a arrumação de estradas do interior, entre Linha Floresta e Nova Lourdes.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/329/10-_tania_-_faixa_elevada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/329/10-_tania_-_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta casa de Leis que seja feito a colocação lombada e faixa de pedestre no Distrito de Ouro Verde, em frente as Escolas: Municipal São Pedro e Estadual Dom Pedro I, também na Rua Irineu Sperotto, a qual estão fazendo asfalto.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/330/11-_tania_-acudes_melhorias.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/330/11-_tania_-acudes_melhorias.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja feito a colocação de telas aos arredores dos açudes das praças de caminhada da cidade, bem como placas orientando e alertando do perigo</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/331/12-_tania_auxilio_universitario.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/331/12-_tania_auxilio_universitario.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta casa de Leis que seja feito a criação de uma Lei que vire Política Pública, quanto ao auxílio Universitário.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>CELSO COZZATI</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/332/13-_celso_-redutor_vel.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/332/13-_celso_-redutor_vel.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que sejam instalados lombadas, redutores de velocidade ou faixas elevadas nas seguintes ruas:</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/333/14-_celso_-ponto_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/333/14-_celso_-ponto_onibus.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que providencie a mudança de local do ponto de ônibus que fica na Avenida Paraná, em frente à empresa Escavamix, mudando o mesmo uns 50 metros para baixo.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>GESSI CAMARGO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/338/15-_gessi_-_revisao_de_lei.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/338/15-_gessi_-_revisao_de_lei.pdf</t>
   </si>
   <si>
     <t>pedido para a análise e possível revisão da Lei nº 1.931, de 22 de abril de 2021</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/339/16-_gessi_-_revisao_de_lei.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/339/16-_gessi_-_revisao_de_lei.pdf</t>
   </si>
   <si>
     <t>possível revisão da Lei nº 1.965</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/340/17-_gessi_ultrasson.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/340/17-_gessi_ultrasson.pdf</t>
   </si>
   <si>
     <t>solicitação da utilização do aparelho de ultrassom que se encontra no Pronto Atendimento do município de São João,</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>FABIANA MIORANZA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/341/18-_fabiana_-poco_artesiano.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/341/18-_fabiana_-poco_artesiano.pdf</t>
   </si>
   <si>
     <t>Poço artesiano na comunidade da Linha Panho</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/342/19-fabiana-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/342/19-fabiana-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/343/20-_fabiana_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/343/20-_fabiana_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/344/21-_fabiana_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/344/21-_fabiana_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>possibilidade de ampliar a rede de abastecimento de água, instalar novos pontos de energia elétrica, banheiros com acessibilidade e rampas acessíveis, no Cemitério Municipal</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/345/22-_fabiana_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/345/22-_fabiana_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>a execução de obras de pavimentação asfáltica sobre o calçamento existente em ruas diversas dos Bairro Sol Nascente, Bairro Monte Castelo, Interligação do Loteamento Catarinense com a Rua Arnaldo Busato e Cristo Rei</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>IVANETE LONGO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/346/23-_ivanete_asfalto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/346/23-_ivanete_asfalto.pdf</t>
   </si>
   <si>
     <t>Melhorias tipo ASFALTO</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/347/24-_ivanete_agua_potavel.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/347/24-_ivanete_agua_potavel.pdf</t>
   </si>
   <si>
     <t>Nova rede de agua Potável</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/348/25-_ivanete_asfalto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/348/25-_ivanete_asfalto.pdf</t>
   </si>
   <si>
     <t>ASFALTO</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/349/26-_ivanete_urbanizacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/349/26-_ivanete_urbanizacao.pdf</t>
   </si>
   <si>
     <t>Urbanização da Praça Publica</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>JAQUELINE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/350/27-_jaqueline_asfalto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/350/27-_jaqueline_asfalto.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/351/28-_jaqueline_autista.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/351/28-_jaqueline_autista.pdf</t>
   </si>
   <si>
     <t>CENTRO DE ATENDIMENTO AO AUTISTA</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/352/29-_jaqueline_poco_artesiano.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/352/29-_jaqueline_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>Poço Artesiano na Comunidade do Alto Alegre</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/353/30-_jaqueline_redutor.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/353/30-_jaqueline_redutor.pdf</t>
   </si>
   <si>
     <t>redutores de velocidade</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>AIRTON MARTINELLI</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/355/31-airton_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/355/31-airton_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Implantação de Redutores de velocidade</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/356/32-_tania_ciee.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/356/32-_tania_ciee.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, o convênio com CIEE - Centro de Integração Escola Empresa para contratação de Jovens Aprendizes JA - a partir de 14 anos, em comércios/ empresas de nossa cidade.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/357/33-_celso_recuperacao_de_estrada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/357/33-_celso_recuperacao_de_estrada.pdf</t>
   </si>
   <si>
     <t>Recuperação de estrada</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/358/34-__celso__escassez_de_agua.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/358/34-__celso__escassez_de_agua.pdf</t>
   </si>
   <si>
     <t>Escassez de água</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>PAULO  DAL'ALBA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/359/35-_paulo_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/359/35-_paulo_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a execução de obras de pavimentação asfáltica sobre o calçamento existente nos Bairros Dendena e Bairro Vila Nova (Vila Esperança).</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/360/36-fabiana_rede_de_energia.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/360/36-fabiana_rede_de_energia.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, sugere ao Executivo Municipal a execução de obras de extensão da rede de energia elétrica nos pontos escuros do município, priorizando locais de grande circulação de pedestres, praças públicas e vias de acesso aos bairros, tanto no perímetro urbano da sede do município, quanto aos perímetros urbanos dos distritos</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>JOCELENE ZOLETE FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/362/37-_jocelene_ginasio_esportes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/362/37-_jocelene_ginasio_esportes.pdf</t>
   </si>
   <si>
     <t>Indica, ao Executivo Municipal, após ouvido o plenário desta Casa de Leis, _x000D_
  Melhorias nas instalações do Ginásio de Esportes da comunidade de Vila Paraíso.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/365/38-_tania_postes_iluminacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/365/38-_tania_postes_iluminacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, que seja feito a colocação de postes com iluminação em bairros da cidade e ruas de nossa cidade</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/366/39-tania_tubulacoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/366/39-tania_tubulacoes.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, a colocação de tubulações na Rua Rio Grande do Sul - Vila Paraíso, para resolver o problema de água e esgoto.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/367/40-_tania_abrigo_ponto_de_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/367/40-_tania_abrigo_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, que seja colocado um abrigo para o ponto de ônibus  na esquina da cerealista São Rafael</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/368/41-_fabiana_vagas_exclusivas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/368/41-_fabiana_vagas_exclusivas.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, sugere ao Executivo Municipal a destinação de vagas exclusivas para idosos e pessoas com deficiência em frente às agências bancárias, órgãos públicos, unidades de saúde, CRAS, Pronto Atendimento (PA) e a sede da Prefeitura.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/369/42-_fabiana_protecao_de_fontes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/369/42-_fabiana_protecao_de_fontes.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, sugere ao Executivo Municipal a criação e implementação de um programa voltado à proteção e preservação das fontes de água do município, garantindo sua manutenção e conservação, especialmente nas áreas rurais e de nascentes. O programa deve contemplar medidas como cercamento das fontes, reflorestamento de áreas degradadas ao redor das nascentes e conscientização da população sobre a importância da preservação dos recursos hídricos.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/370/43-_fabiana_cartao_alimentacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/370/43-_fabiana_cartao_alimentacao.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, sugere ao Executivo Municipal a substituição da entrega mensal de cestas básicas pelo fornecimento de um Cartão Alimentação aos usuários atendidos pelo CRAS. Essa medida permitirá maior autonomia e dignidade às famílias beneficiadas, possibilitando a escolha de alimentos conforme suas necessidades e preferências individuais.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/371/44-_fabiana_eja.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/371/44-_fabiana_eja.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, apresenta a seguinte indicação para que o Executivo Municipal, por meio da Secretaria de Educação, implante o programa de Educação de Jovens e Adultos (EJA) no município de São João – PR.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/372/45-_celso_-_passeio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/372/45-_celso_-_passeio.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que providencie ou solicite aos proprietários dos imóveis que ficam na Rua Ernesto Fontanive, em frente ao colégio Estadual Tancredo Neves que providenciem a construção de passeio/calçada em frente aos seus imóveis.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/373/46-_celso__reajuste_tabela_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/373/46-_celso__reajuste_tabela_onibus.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que estude e analise a possibilidade de rever e reajustar a tabela de valores pagos por Km aos proprietários dos ônibus que fazem o transporte intermunicipal.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/380/47-tania_calcada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/380/47-tania_calcada.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, que seja arrumado com urgência a calçada na Rua Francisco Augustin, frente especificamente das casas Diesel e Ledur.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/381/48-_airton_-revitalizacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/381/48-_airton_-revitalizacao.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça Pública no Distrito de Nova Lourdes.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/382/49-_airton_-saneamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/382/49-_airton_-saneamento.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta Casa de Leis, solicitar junto a SANEPAR- Companhia de Saneamento do Estado do Paraná, a ampliação da rede de esgoto no Bairro Monte Castelo, no perímetro urbano da sede, com prioridade para: Rua das Margaridas e Rua das Primaveras, onde parte dessas vias ainda não foram contempladas com a rede de esgoto.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/383/50-_paulo_-nominacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/383/50-_paulo_-nominacao.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a nominação da via pública que liga a Rua da Consolação à Rua Nair Camargo Romanino, localizada no bairro Morumbi. Essa rua já existia antes da abertura e nomeação das demais vias do loteamento e, embora esteja devidamente calçada, ainda não possui uma identificação oficial. Dessa forma, proponho que essa via seja denominada Bruno Juarez Duarte.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/384/51-celso_-redutores.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/384/51-celso_-redutores.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que sejam instalados lombadas, redutores de velocidade ou faixas elevadas nos seguintes locais:_x000D_
 -  PR 562 nas proximidades da Thor Brasil, cruzamento com a Rua da Paz que dá acesso ao Loteamento Diesel, Alto Mirim e Linha Brasil;_x000D_
  - Avenida Getúlio Vargas;_x000D_
 - Rua Arnaldo Faivro Busato, cruzamento com a Avenida 14 de Dezembro.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/385/52-_celso_-estacionamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/385/52-_celso_-estacionamento.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que sejam tomadas medidas para solucionar os problemas com estacionamento nas ruas próximas ao Posto de Saúde, providenciando um local adequado para que funcionários e profissionais de saúde possam estacionar seus veículos.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/386/53-_celso_-reparos_asfalto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/386/53-_celso_-reparos_asfalto.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que sejam realizados os devidos reparos e melhorias nos asfaltos que ligam aos distritos, principalmente os que ligam ao Distrito de Dois Irmãos e o que liga Vila Paraíso ao Município de Sulina.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/387/54-_ivanete_-asfalto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/387/54-_ivanete_-asfalto.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o Plenário desta casa de Leis que seja feito melhoria do Tipo ASFALTO nos seguintes locais: No Distrito de Dois Irmãos nas Ruas; São João até a Rua Brasil e Rua 1º de Maio até saída para Linha Kalinke</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/388/55-_tania_mao_unica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/388/55-_tania_mao_unica.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, que seja feito um estudo rápido e sério quanto da viabilidade, ou de colocar mão única na rua, tachões ou faixa elevada bem grande em frente à escola, e até mesmo um tipo de fiscalização eletrônica nas ruas,  bem como, calçadas, da quadra ao redor da  Escola Municipal Castro Alves, Avenida Brasil e Getúlio Vargas.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/389/56-_jocelene_-adequacoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/389/56-_jocelene_-adequacoes.pdf</t>
   </si>
   <si>
     <t>Indica, ao Executivo Municipal, após ouvido o plenário desta Casa de Leis, Adequações no espaço físico da escola São João, compreendendo a construção de paredes no Ginásio de esportes e a instalação do sistema de segurança eletrônico do portão de entrada e das Câmeras de segurança.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/392/57-_fabiana_boca_de_lobo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/392/57-_fabiana_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, sugere ao Executivo Municipal a realização de obras para erguer as bocas de lobo ao nível da pavimentação, garantindo maior segurança e eficiência no escoamento das águas pluviais. Essa medida visa evitar acústicos desníveis que comprometem a trafegabilidade e geram riscos a pedestres, ciclistas e motoristas</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/397/58-_tania_rede_de_esgoto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/397/58-_tania_rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, solicitar junto a SANEPAR - Companhia de Saneamento do Estado do Paraná, a ampliação da rede esgoto nos Bairros Cristo Rei e Loteamento Diesel, saliento também, que o Vereador Airton Martinelli fez indicação no mesmo sentido para o Bairro Monte Castelo</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/400/59-_jaqueline_viveiro_municipal.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/400/59-_jaqueline_viveiro_municipal.pdf</t>
   </si>
   <si>
     <t>Viveiro Municipal</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/401/60-_jaqueline_-_readequacao_de_estrada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/401/60-_jaqueline_-_readequacao_de_estrada.pdf</t>
   </si>
   <si>
     <t>Readequação de estrada rurais</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/402/61-_jaqueline_horarios_unidade_de_saude.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/402/61-_jaqueline_horarios_unidade_de_saude.pdf</t>
   </si>
   <si>
     <t>Horários diferenciados de atendimento nas unidades de saúde.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/404/62-_celso_-programa_ateg.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/404/62-_celso_-programa_ateg.pdf</t>
   </si>
   <si>
     <t>que seja mobilizado a Secretária da Agricultura a realizar cadastro e firmar parceria através do SENAR e do Sindicato Rural FAEP, para implantar em nosso município o programa ATeG (Assistência Técnica e Gerencial) para atender e orientar os produtores de leite em nosso município</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/405/63-_celso_medico_veterinario.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/405/63-_celso_medico_veterinario.pdf</t>
   </si>
   <si>
     <t>que seja mobilizado a Secretária da Agricultura através do seu efetivo (Médico Veterinário, Engenheiro Agrônomo e Técnicos) e com parcerias público privadas, com empresas do município e profissionais liberais do ramo, com o intuito de incrementar os programas já existentes de distribuição de sêmen e embriões e implantar novos programas de incentivo, tais como, dispor Médico Veterinário e Técnicos para efetuar atendimentos clínicos aos animais, inseminações artificiais, vacinação de Brucelose, Exames de Brucelose e Tuberculose e assistência nas propriedades, bem como Engenheiro Agrônomo para auxiliar os produtores de leite e agricultores com projetos, assistência técnica, manejo e correção do solo, pastagens,  contenção de erosões, proteção de nascentes e fontes entre outras</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/406/64-_tania-_lombada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/406/64-_tania-_lombada.pdf</t>
   </si>
   <si>
     <t>que seja feito a colocação de tachões, ou faixa elevada (lombada), ou até mesmo, um redutor de velocidade na rua Florentina Rossi, travessa com a Rua Esperança.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/410/65-_tania_-asfalto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/410/65-_tania_-asfalto.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o Plenário desta Casa de Leis, a colocação de asfalto na Rua Fioravante Ferri, Bairro Cristo Rei, e também nas demais ruas desse bairro, que ainda não possuem asfalto</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/411/66-_paulo_-estacionamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/411/66-_paulo_-estacionamento.pdf</t>
   </si>
   <si>
     <t>a necessidade de implantação de estacionamento exclusivo para motocicletas na região central da cidade .</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>AIRTON MARTINELLI, JOCELENE ZOLETE FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/414/67-_airton_jocelene_profissional_em_fonoaudiologia.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/414/67-_airton_jocelene_profissional_em_fonoaudiologia.pdf</t>
   </si>
   <si>
     <t>Contratação de Profissional em Fonoaudiologia</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/415/68-_airton_poco_artesiano.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/415/68-_airton_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>Perfuração de Poço Artesiano</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/416/69-_airton_jocelene_celso_tania_gessi_recape_asfaltico.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/416/69-_airton_jocelene_celso_tania_gessi_recape_asfaltico.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/417/70-_airton_jocelene_apoio_aos_idosos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/417/70-_airton_jocelene_apoio_aos_idosos.pdf</t>
   </si>
   <si>
     <t>Apoio a Grupo de Idosos</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/419/71-_ivanete_caixa_coletas_de_lixo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/419/71-_ivanete_caixa_coletas_de_lixo.pdf</t>
   </si>
   <si>
     <t>Instalação de caixas de Coleta de Lixo</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/420/72-_ivanete_cacamba_de_entulho.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/420/72-_ivanete_cacamba_de_entulho.pdf</t>
   </si>
   <si>
     <t>aquisição de caçambas de entulhos</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/421/73-_ivanete_vagas_de_estacionamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/421/73-_ivanete_vagas_de_estacionamento.pdf</t>
   </si>
   <si>
     <t>Vagas de estacionamento</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/423/74-_gessi__etinerario.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/423/74-_gessi__etinerario.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, sugerindo que o itinerário do transporte de pacientes da Secretaria Municipal de Saúde seja ampliado, contemplando também os municípios de Chopinzinho e Coronel Vivida.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/424/75-_gessi_instalacao_de_equipamentos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/424/75-_gessi_instalacao_de_equipamentos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, que seja feito  a instalação de equipamentos públicos voltados ao lazer e à promoção da saúde nos seguintes locais do município:</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/425/76-_celso_guard_rail.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/425/76-_celso_guard_rail.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja instalado Guard Rail na Rua Esperança, das proximidades do cruzamento com a Rua Antônio Marodin até o cruzamento com a Rua Santa Catarina, loteamento Pontello, Bairro Cristo Rei, em todo o decorrer do barranco paralelo a Avenida Francisco Augustin e também placas de preferencial ou sinalização na pista no cruzamento com a Avenida Paraná acesso ao distrito de Dois Irmão.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/426/77-_celso__agua.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/426/77-_celso__agua.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que sejam tomadas providências no sentido de efetuar a devida manutenção da fonte de água que abastece a localidade de Flor da Serra. A referida fonte foi construída a muitos anos e nunca foi feito manutenção, pelo relato dos moradores deve ter ocorrido infiltração e entrado barro dentro da proteção entre as pedras.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>AIRTON MARTINELLI, GESSI CAMARGO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/427/78-_airton_gessi_modulo_esportivo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/427/78-_airton_gessi_modulo_esportivo.pdf</t>
   </si>
   <si>
     <t>Os vereadores Airton José Martinelli (União Brasil) e Gessí da Silva Camargo(PDT) indicam, na forma regimental,que seja encaminhado ao chefe do Poder Executivo Municipal, a seguinte indicação:_x000D_
 Solicitamos ao Poder Executivo Municipal para que, através das Secretarias Competentes, tome as providências necessárias para a revitalização geral do Módulo Esportivo Municipal Devani Sampaio. A revitalização compreende: reforma do setor de arquibancadas; cabines destinadas a imprensa; recuperação e reforma na área de vestiários destinados às equipes e árbitros; área destinada a copa; alambrados; revisão dos sistemas hidráulicos e elétricos. Além disso, a recuperação do gramado do módulo esportivo , com a adoção das mais recentes tecnologias, para obter o máximo de qualidade .</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/430/79-jaqueline_van_para_transporte_de_atlhetas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/430/79-jaqueline_van_para_transporte_de_atlhetas.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma Van de grande porte</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/431/80-jaqueline_portais_com_nome_da_cidade.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/431/80-jaqueline_portais_com_nome_da_cidade.pdf</t>
   </si>
   <si>
     <t>Portais com nome da cidade</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/433/81-_tania_arrumacao_do_cemiterio_municipal.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/433/81-_tania_arrumacao_do_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Arrumação do Cemitério Municipal</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/436/82-_tania_-_irineo_sperotto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/436/82-_tania_-_irineo_sperotto.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após  ouvido o Plenário desta Casa de Leis, sugere a arrumação do com urgência das calçadas, asfalto e bueiros na rua Irineu Sperotto, rua especificamente  do Fórum de São João.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/437/83-tania-_parque_ambiental.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/437/83-tania-_parque_ambiental.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o Plenário desta Casa de Leis, sugere um efetivo que cuide especificamente, do parque ambiental e das quadras novas areia e sintética, que ficam ao ar livre, bem como cuidar de todo complexo do Parque Ambiental.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/438/84-_gessi_alteracao_artigo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/438/84-_gessi_alteracao_artigo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis,  com o intuito de propor alterações no artigo 283 da Lei Complementar nº 60/2019, conforme modificado pela Lei Complementar nº 70/2022, a fim de ampliar o alcance social da isenção do IPTU a aposentados, pensionistas, pessoas com deficiência, portadores de HIV e câncer.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/439/85-_gessi_medidas_de_seguranca.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/439/85-_gessi_medidas_de_seguranca.pdf</t>
   </si>
   <si>
     <t>indicação solicitando a realização de análise técnica e posterior implantação de medidas de segurança viária em toda a extensão da Rua Esperança, no trecho compreendido entre a Avenida XV de Novembro (acesso ao Loteamento Parque Norte) e a Rua Antonio Marodin (entrada para a Rua Esperança – Loteamento Pontello), com prioridade para os pontos críticos já identificados, onde há maior incidência de tráfego em alta velocidade e maior concentração de residências com crianças e animais.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>IVANETE LONGO, JAQUELINE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/441/86-jaqueline_ivanete-_rebanho_local.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/441/86-jaqueline_ivanete-_rebanho_local.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de Levantamento do Rebanho Local, implantação de programa de apoio ao produtor rural e avaliação da viabilidade da distribuição de sêmen sexado.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/442/87-fabiana-_substituicao_de_lampadas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/442/87-fabiana-_substituicao_de_lampadas.pdf</t>
   </si>
   <si>
     <t>Substituição das Lâmpadas queimadas e a manutenção da Iluminação pública nas vias</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/444/88-_celso-_kit_lanche.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/444/88-_celso-_kit_lanche.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja estudado e fomentado através da Secretaria Municipal de Saúde o fornecimento de um Kit Lanche para os pacientes e acompanhantes que utilizam o transporte público do município para tratamento de saúde através do SUS e do CONINS em outros municípios, visando Dignidade da Pessoa Humana.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/448/89-_fabiana_instalacoes_de_tachoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/448/89-_fabiana_instalacoes_de_tachoes.pdf</t>
   </si>
   <si>
     <t>que seja realizada a instalação de tachões refletivos (do tipo olho de gato) no eixo central da pista da Rua da Consolação, nas proximidades do Mercado do Trevo, com o objetivo de delimitar corretamente os sentidos de circulação e aumentar a segurança viária no local</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/449/90-jocelene_sessoes_de_fizioterapia.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/449/90-jocelene_sessoes_de_fizioterapia.pdf</t>
   </si>
   <si>
     <t>Sessões de Fisioterapia pelo Sistema Único de Saúde.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/451/91-_airton_apoio_financeiro.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/451/91-_airton_apoio_financeiro.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/452/92-airton_luminarias.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/452/92-airton_luminarias.pdf</t>
   </si>
   <si>
     <t>Instalação de Luminárias</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/453/93-_airton_abrigo_ponto_de_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/453/93-_airton_abrigo_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Abrigo para Ponto de ônibus</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/454/94-_gessi_medidas_de_reducao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/454/94-_gessi_medidas_de_reducao.pdf</t>
   </si>
   <si>
     <t>Medidas de redução de velocidade e sinalização viária na Avenida Aldino Scholz, no bairro Cristo Rei.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/456/95-_tania_placas_e_tachoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/456/95-_tania_placas_e_tachoes.pdf</t>
   </si>
   <si>
     <t>Colocações de tachões e placas de sinalização em todo loteamento Diesel</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/457/96-tania_calcada_rua_santa_rita.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/457/96-tania_calcada_rua_santa_rita.pdf</t>
   </si>
   <si>
     <t>calçada rua Santa Rita</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/470/97-_celso_ind_recuperacao_e_manutencao_calcada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/470/97-_celso_ind_recuperacao_e_manutencao_calcada.pdf</t>
   </si>
   <si>
     <t>recuperação e manutenção das calçadas e do asfalto no decorrer da Avenida XV de Novembro, principalmente na quadra entre a Baltokoski Corretora de Imóveis até o Posto do Brasília.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/471/98-_fabiana_ind_medidas_de_seguranca.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/471/98-_fabiana_ind_medidas_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de medidas de segurança</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/483/99-_tania_ind_lampadas_rua_da_paz.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/483/99-_tania_ind_lampadas_rua_da_paz.pdf</t>
   </si>
   <si>
     <t>instalar lâmpadas na rua da Paz, reiterando também ofício 03 do pedido de asfalto calçadas nesta mesma rua.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/484/100-tania_ind_levantamento_de_problemas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/484/100-tania_ind_levantamento_de_problemas.pdf</t>
   </si>
   <si>
     <t>um levantamento completo de todas as ruas do Bairro Novo Horizonte, com o objetivo de identificar problemas, que se estendem há tempos, mas estes são  necessárias para  melhoria  da vida das pessoas que ali residem</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/487/101-ivanete_calcadas_dois_irmaos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/487/101-ivanete_calcadas_dois_irmaos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o Plenário desta casa de Leis que seja feito a construção de calçadas no Distrito de Dois Irmãos, especialmente nas vias de maior circulação de pedestres, como nas proximidades de escolas, igrejas, comércios e unidades de saúde.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/488/102-tania-_galeria_de_agua.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/488/102-tania-_galeria_de_agua.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, a licitar com urgência uma empresa que faça/ ou arrume uma galeria de escoamento de água no rio que passa ao lado das casas da Rua 7 de setembro - Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/489/103-_celso_calcamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/489/103-_celso_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que providencie a limpeza das ruas, recuperação do calçamento e posteriormente pavimentação asfáltica nas Rua das Margaridas, Rua das Primaveras, Rua das Begonias e Rua das Hortencias, no Loteamento Monte Castelo.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/490/104-_ivanete_alargamento_ponte.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/490/104-_ivanete_alargamento_ponte.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o Plenário desta casa de Leis que seja feito o Alargamento da ponte, rua XV de novembro altura do n 352   esquina com a rua Anchieta no Distrito de Dois Irmãos</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/491/105-tania_recapeamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/491/105-tania_recapeamento.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o Plenário desta Casa de Leis, o estudo para recapeamento asfáltico, e a construção de calçadas, na Rua Aracaju - Bairro União / Catarina, e a Rua Bom Jesus no Bairro Morumbi, pois o mesmo é calçamento, e está todo cheio de buracos.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/498/106-_tania_calcadas_da_av.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/498/106-_tania_calcadas_da_av.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após  ouvido o Plenário desta Casa de Leis, venho, por meio desta, solicitar, arrumação...</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/499/107-_tania_acesso_a_ciclovia.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/499/107-_tania_acesso_a_ciclovia.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após  ouvido o Plenário desta Casa de Leis, venho, por meio desta, solicitar, que seja realizado um estudo e tomem-se providências  urgentes, quanto a recuperação, manutenção, sinalização e iluminação,</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/500/108-_celso_retirada_de_tachoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/500/108-_celso_retirada_de_tachoes.pdf</t>
   </si>
   <si>
     <t>Atendendo a inúmeras reivindicações de moradores do bairro Monte Castelo e usuários da via, indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, para que seja realizado um estudo por parte do Departamento de Engenharia e profissionais da área para...</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/501/109-_celso_espaco_treinamento_taekwondo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/501/109-_celso_espaco_treinamento_taekwondo.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que solicite a profissionais da área que façam um estudo...</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/503/110-_ivanete_ponto_de_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/503/110-_ivanete_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o Plenário desta casa de Leis que seja feito a implantação de um ponto de ônibus coberto em local estratégico e de fácil acesso, na rua XV de novembro no Distrito Dois Irmãos utilizado diariamente por trabalhadores e estudantes da comunidade</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/504/111-_celso_cria_programa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/504/111-_celso_cria_programa.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, para que o mesmo através da Secretária da Agricultura que viabilize a reativação da associação de piscicultores no nosso município e crie um programa de incentivo a atividade indo em busca de recursos através do Governo Estadual e Federal para aquisição de máquinas e equipamentos para auxiliar e incentivar a atividade</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/505/112-_celso_ponte.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/505/112-_celso_ponte.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja efetuado a construção de uma ponte molhada na Linha 7 de Setembro, sobre o riacho que corta a estrada que dá acesso as propriedades Vital, Tabolka, Miri entre outras.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>JOÃO PAULO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/506/113-_joao_vagas_de_estacionamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/506/113-_joao_vagas_de_estacionamento.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, depois de ouvido o Plenário desta casa de Leis, indica ao Executivo Municipal a necessidade de realizar a demarcação de vagas de estacionamento nas principais avenidas da cidade, acompanhada da devida sinalização horizontal e vertical</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/507/114-joao_faixa_elevada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/507/114-joao_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, depois de ouvido o Plenário desta casa de Leis,  reforçando o pedido anteriormente apresentado pelo vereador Geci Camargo, indica ao Executivo Municipal, após ouvir a comunidade, a possibilidade de instalação de faixas elevadas para travessia de pedestres e redutores de velocidade na Avenida Aldino Scholz, localizada no bairro Cristo Rei, neste município.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/510/115-joao_paulo__-estacionamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/510/115-joao_paulo__-estacionamento.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, depois de ouvido  o Plenário desta casa de Leis, indica ao Executivo Municipal a necessidade de implantação de estacionamento público entre o Posto de Saúde e o CMEI Nossa Senhora Aparecida, localizados na Rua B, no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/511/116-_tania_ponte.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/511/116-_tania_ponte.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta casa de leis, solicita a realização  de obras,  manutenção e reparos na ponte localizada na estrada que liga a estrada de Santa Izabel até os aviários da Cooperativa Agroindustrial Coasul,pois a mesma está numa situação precária, e quando chove a água passa por cima da mesma, causando riscos aos moradores que precisam passar por ela.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/513/117-jocelene_ponto_de_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/513/117-jocelene_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo Municipal, após a devida apreciação deste Plenário, a necessidade de construção de  pontos de ônibus nas proximidades da esquina da Avenida Getúlio Vargas com a Rua Expedicionário e nas imediações das ruas Rio Grande do Sul e Rua Itália.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/514/118-gessi_academia_ar_livre.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/514/118-gessi_academia_ar_livre.pdf</t>
   </si>
   <si>
     <t>Com os mais respeitosos cumprimentos, depois de ouvido o Plenário desta casa de Leis, encaminho a presente indicação sugerindo a instalação de uma Academia ao Ar Livre e de um Playground no espaço vago localizado nos fundos do Ginásio de Esportes Ivo Pedro Feiten.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/516/119-tania_plantas_de_controle.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/516/119-tania_plantas_de_controle.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta casa de leis, solicita a realização  de um estudo através da SECRETARIA DA AGRICULTURA do Município de São João, para compras de plantas como: lavanda,  citronela, e crotalária as quais servem de repelente natural e a controlar a proliferação dos insetos e mosquitos</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/521/120-celso_apoio_pl_328.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/521/120-celso_apoio_pl_328.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal e ao plenário desta casa de Leis, que entrem em contato com seus respectivos deputados solicitando o apoio dos mesmos para a aprovação do PL 328/24 que tramita na câmara dos deputados que visa facilitar o processo de reconhecimento e validação para que pacientes atendidos e encaminhados pela rede privada sejam aceitos pelo SUS sem necessidade de revalidação.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/522/121-jaqueline_denominar_via.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/522/121-jaqueline_denominar_via.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja denominado JOSÉ VARGAS o trecho de asfalto da comunidade de São Roque do Município de São João/PR</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/523/122-jaqueline_academia.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/523/122-jaqueline_academia.pdf</t>
   </si>
   <si>
     <t>Viabilidade de implantação de uma Academia ao Ar Livre na Comunidade do Alto Alegre, município de São João.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/524/123-_celso_operadora_tim.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/524/123-_celso_operadora_tim.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que entre em contato com a operadora TIM solicitando reparos e manutenção da torre de transmissão da comunidade de Ouro Verde.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/525/124-celso_cobranca_autoridades.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/525/124-celso_cobranca_autoridades.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal e a Direção desta casa de Leis, para que enviem pedidos e cobranças às autoridades e órgãos nacionais responsáveis pela regulamentação e fiscalização da política de preços do leite no Brasil, bem como aos deputados federais e demais representantes políticos que defendem a bandeira do leite, pedindo a regulamentação e fiscalização da política de preços do leite no Brasil</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/526/125-_jaqueline-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/526/125-_jaqueline-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja realizada a instalação de redutores de velocidade na Rua das Hortências, localizada no Bairro Monte Castelo</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/527/126-_joao_paulo-academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/527/126-_joao_paulo-academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal, após se ouvir o plenário dessa casa de leis, a necessidade de implantação de uma Academia ao Ar Livre e de uma Quadra Sintética no bairro Cristo Rei, em área localizada entre a Rua José Momoli, Rua Valdomiro Chimieleski e Av. Aldino Scholz.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/528/127-_ivanete_agricultura_mais.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/528/127-_ivanete_agricultura_mais.pdf</t>
   </si>
   <si>
     <t>A vereadora, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal de São João, depois de ouvido o plenário desta Casa de Leis para que, por meio da Secretaria competente, seja estudada a possibilidade de adesão/implantação do Programa AGRICULTURA MAIS nosso município.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/529/128-_tania_calcadas_vila_paraiso.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/529/128-_tania_calcadas_vila_paraiso.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta casa de leis, solicita, que sejam feitas calçadas para pedestres em todas as ruas do Distrito de Vila Paraíso, principalmente na rua XV de novembro esquina da Rua São Paulo, que dão acesso a outros Municípios, evitando assim acidentes.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/531/129-joao_paulo_ponto_de_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/531/129-joao_paulo_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, após ouvir desta Casa de Leis, indica ao Executivo Municipal a necessidade de instalação de um ponto de ônibus na Rua Esperança, esquina com a Avenida Paraná, saída para a comunidade de Dois Irmãos.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/532/130-_joao_paulo_quadra_sintetica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/532/130-_joao_paulo_quadra_sintetica.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, após ouvir desta Casa de Leis, indica ao Executivo Municipal a necessidade de realização de manutenções na quadra de areia localizada na Praça das Águas, no bairro Recanto da Serra, bem como a construção de uma quadra sintética no mesmo local</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/533/131-_joao_paulo_quebra_mola.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/533/131-_joao_paulo_quebra_mola.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, após ouvir desta Casa de Leis, indica ao Executivo Municipal a necessidade de construção de um redutor de velocidade (quebra-molas) na Rua Jasmin, no bairro Monte Castelo, entre a Rua das Margaridas e a Rua das Azaleias.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/534/132-tania_calcadas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/534/132-tania_calcadas.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta casa de leis, solicitar a arrumação e colocação de calçadas na Rua São Francisco, proximidades das Escolas Castro Alves e Novo Mundo, as quais precisam ser feitas urgentemente devido a acessibilidade dos alunos, muitos cadeirantes.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>AIRTON MARTINELLI, CELSO COZZATI, GESSI CAMARGO, JOCELENE ZOLETE FERREIRA, JOÃO PAULO, TANIA PAPKE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/535/133-_tania_e_outros_retirado_cobranca.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/535/133-_tania_e_outros_retirado_cobranca.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta casa de leis, solicitar, que sejam retirados a cobrança de TAXAS de ESGOTO (junto a água) e ILUMINAÇÃO (copel) , de todas as Igrejas localizadas no Município.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/542/135-joao_paulo_-playground_diesel.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/542/135-joao_paulo_-playground_diesel.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, após ouvir desta Casa de Leis, indica ao Executivo Municipal a necessidade da construção de um playground no bairro Dizel, bem como a devida sinalização das ruas com placas e demarcação de sinalização das preferências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/547/136-joao_paulo_quebra-molas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/547/136-joao_paulo_quebra-molas.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, após ouvir desta Casa de Leis, indica ao Executivo Municipal que seja construído um quebra-molas na Rua Expedicionário, esquina com a Rua 7 de Setembro. A solicitação se justifica pelo elevado número de acidentes e situações de risco registrados no local, em razão de muitos condutores não respeitarem a via preferencial e da ausência de sinalização adequada.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/548/137-joao_paulo_calcadas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/548/137-joao_paulo_calcadas.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, após ouvir desta Casa de Leis, indica ao Executivo Municipal que seja construída calçada nas Ruas Expedicionário e Anita Garibaldi, localizadas no bairro Santa Luzia, considerando que as vias atualmente possuem apenas pequenos trechos com calçamento, sendo o restante composto por chão batido.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/549/138-joao_paulo_cavalo_de_aco.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/549/138-joao_paulo_cavalo_de_aco.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, após ouvir o plenário desta Casa de Leis, indica ao Poder Executivo Municipal que sejam realizadas a manutenção, a limpeza e o recapeamento do asfalto na área destinada à Associação Cavalo de Aço, localizada no Bairro Industrial, a qual atualmente se encontra em estado de abandono.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>GESSI CAMARGO, JOCELENE ZOLETE FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/556/139-_jocelene_e_gessi_rede_de_esgoto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/556/139-_jocelene_e_gessi_rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Implantação de rede de esgoto sanitário nos Bairros Morumbi e Novo Horizonte.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/557/140-_jocelene_e_gessi_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/557/140-_jocelene_e_gessi_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Execução de pavimentação asfáltica na rua João Vicente Hartmann, paralela a PR 562, saída para Coronel Vivida.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/558/141-_tania_placas_rota_de_caminhoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/558/141-_tania_placas_rota_de_caminhoes.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal colocar placas grandes nos trevos de São João em especial no Trevo (que vem do distrito de Vila Paraíso/ São Jorge..) que dá entrada a cidade, informando que a ROTA DE CAMINHÕES DA COASUL, precisa ser por fora do Cidade.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/559/142-_celso_camaras_de_monitoramento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/559/142-_celso_camaras_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>sejam instaladas câmeras de monitoramento no Cemitério Municipal de São João, bem como providenciar a identificação, marcação e numeração dos túmulos e capelinhas.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>ARNILDO POLLERMANN</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/565/143-arnildo_melhorias_no_ouro_verde.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/565/143-arnildo_melhorias_no_ouro_verde.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a Ampliação da Cobertura na entrada da Escola do Distrito de Ouro Verde e a Restauração das Estradas no mesmo Distrito</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/566/144-gessi_super_poste.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/566/144-gessi_super_poste.pdf</t>
   </si>
   <si>
     <t>instalação de um Superposte no trevo de acesso ao Município de São João, no sentido vindo de Vila Paraíso, em frente ao estabelecimento comercial dos Maleski.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/567/145-tania_placas_sinalizacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/567/145-tania_placas_sinalizacao.pdf</t>
   </si>
   <si>
     <t>solicita a colocação de placas de sinalização em todos os bairros da cidade, e na Rua Getúlio Vargas esquina com a Santa Rita, precisa além de sinalização a colocação de quebra-molas ou tachões, e em frente à Escola São João sinalização, tachões e placas.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/570/146-gessi_abono.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/570/146-gessi_abono.pdf</t>
   </si>
   <si>
     <t>com o objetivo de conceder aos servidores públicos municipais — investidos em cargo de provimento efetivo, provimento em comissão, empregos públicos, membros do Conselho Tutelar — um abono natalino em valor superior ao atualmente praticado, conforme segue.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/571/147-gessi_pedagogas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/571/147-gessi_pedagogas.pdf</t>
   </si>
   <si>
     <t>a presente Indicação para sugerir que a escolha das pedagogas que atuarão nas instituições de ensino municipais seja realizada de forma articulada entre a Secretaria Municipal de Educação e as diretoras das escolas, priorizando o alinhamento pedagógico e a eficiência na gestão escolar.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/572/148-tania_ponto_de_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/572/148-tania_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta casa de leis, solicita a construção de um ponto de ônibus, no trajeto do asfalto Ivo Pedro Feiten, entre o frigorífico Coasul e o Laticínio Frimesa, bem como iluminação e placas adequadas nessa rodovia.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/575/149-_celso-_projeto_coleta_mais.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/575/149-_celso-_projeto_coleta_mais.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que providencie a adequação do barracão da Vila Paraiso ou efetue a construção urgente de um novo barracão para que possa regularizar e dar continuidade no PROJETO COLETA MAIS, ITAIPÚ MAIS QUE ENERGIA, em nosso município.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/576/150-celso_bueiro.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/576/150-celso_bueiro.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja efetuada a construção de um bueiro no final da Rua Valdecir Diesel, que dá acesso para a estrada rural sentido Linha Brasil, ou construção contensões de água no decorrer da estrada rural, para segurar a água das chuvas e conter a enxurrada.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/577/151-_celso_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/577/151-_celso_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que estudem com o setor responsável a viabilidade de se realizar a pavimentação asfáltica nas Ruas Mercosul, Rua da Paz, Rua 25 de Julho e Rua Edmundo Hartmann no Loteamento Sol Nascente.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/585/152-tania_reforca_o_pedido_128.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/585/152-tania_reforca_o_pedido_128.pdf</t>
   </si>
   <si>
     <t>Reforça o pedido da indicação 128</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/610/153-jocelene_asfalto_dois_irmao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/610/153-jocelene_asfalto_dois_irmao.pdf</t>
   </si>
   <si>
     <t>Necessidade de Execussão Pavimentação Asfaltica no Distrito de Dois Irmãos,</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/611/154-_tania_linha_mirim.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/611/154-_tania_linha_mirim.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta casa de leis, solicitar ao Departamento do pátio de máquinas, para arrumar a estrada LINHA MIRIM, principalmente aquela após a Igreja da comunidade.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/612/155-tania_lixao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/612/155-tania_lixao.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário desta casa de leis, solicita a aquisição de compra de um terreno com URGÊNCIA, para colocação do LIXO DA CIDADE, esta com projeto adequado, de acordo com as normas ambientais, vigentes, seja ´para aterro sanitário ( lixo orgânico)  ou reciclagem de lixo.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/618/156-_jocelene_tea.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/618/156-_jocelene_tea.pdf</t>
   </si>
   <si>
     <t>contratação de uma equipe Multidisciplinar destinada ao atendimento de pessoas com transtorno do Aspectro autista (TEA) e outros transtornos.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/619/157-_jocelene_carga_horaria.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/619/157-_jocelene_carga_horaria.pdf</t>
   </si>
   <si>
     <t>ampliação da carga horária de reforço em contraturno aos alunos com dificuldades nas escolas municipais dos distritos.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/361/1-_jocelene_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/361/1-_jocelene_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal esclarecimentos das reais condições da Execução do Projeto de Pavimentação asfáltico trecho Dois Irmãos a Linha Kalinke</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/399/2-_airton_requer_informacoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/399/2-_airton_requer_informacoes.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, após ouvido o plenário desta Casa de Leis, cópias do Processo Licitatório, Empenho, Liquidação e as Notas Fiscais  decorrentes da aquisição nas últimas semanas de 08 (oito) pneus com medidas 1.400 x 24, Marca EMPEROR,  utilizados nas Motoniveladoras (Patrolas). Fotos anexas</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/429/3-_jocelene_execucao_de_projeto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/429/3-_jocelene_execucao_de_projeto.pdf</t>
   </si>
   <si>
     <t>REQUER  AO PREFEITO MUNICIPAL  INFORMAÇÕES  DAS REAIS CONDIÇÕES DA EXECUÇÃO DO PROJETO DE PAVIMENTAÇÃO ASFÁLTICA TRECHO DOIS IRMÃOS A LINHA KALINKE.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/472/4-_jocelene_requerimento_auxilio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/472/4-_jocelene_requerimento_auxilio.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito municipal informações acerca das Reais condições atuais do projeto de Auxilio integral no transporte dos acadêmicos  de nosso município</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/509/5-jocelene_impacto_orcamentario_auxilio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/509/5-jocelene_impacto_orcamentario_auxilio.pdf</t>
   </si>
   <si>
     <t>REQUER  AO PREFEITO MUNICIPAL  INFORMAÇÕES  ACERCA DO IMPACTO ORÇAMENTÁRIO E A TRAMITAÇÃO DO PLANEJAMENTO DE ALTERAÇÃO LEGISLATIVA DO PROJETO DE AUXÍLIO INTEGRAL NO TRANSPORTE DOS ACADÊMICOS DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/540/6-requerimento_airton_celso_gessi_jocelene_tania.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/540/6-requerimento_airton_celso_gessi_jocelene_tania.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SÃO JOÃO, por seus Vereadores subscritores, AIRTON MARTINELLI, CELSO COZATTI, GESSI CAMARGO, JOCELENE ZOLETTI E TANIA PAPKE no uso de suas atribuições constitucionais e legais de fiscalização e controle externo, conforme Art. 31 da CF/88 e Lei Orgânica Municipal, vem, respeitosamente, PEDIR ESCLARECIMENTOS, AVERIGUAÇÃO E INVESTIGAÇÃO,  a respeito de um pedido de afastamento da SECRETÁRIA DE SAÚDE ROSANE RIEGER,  protocolado no dia 22/09/2025  na Prefeitura Municipal, e no Ministério Público Processo Administrativo Disciplinar ou Sindicância / Apuração de Irregularidades do Serviço Público nº 0178.25.000447-4 - de São João.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/541/7-_requerimento_cpi_tania_airton_gessi_celso_jocelene.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/541/7-_requerimento_cpi_tania_airton_gessi_celso_jocelene.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados, com fundamento no inciso V, do artigo 19 da Lei Orgânica do Município de São João e no artigo 120 do Regimento Interno desta Casa Legislativa, vêm, respeitosamente, à presença de Vossa Excelência, requerer a instauração de Comissão Parlamentar de Inquérito (CPI) para apurar os fatos de relevante interesse para a vida pública e a ordem administrativa do município.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/543/8-jaqueline_reclamacao_formal.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/543/8-jaqueline_reclamacao_formal.pdf</t>
   </si>
   <si>
     <t>A vereadora Jaqueline Fabricia Pinto de Oliveira, no uso de suas atribuições legais e regimentais, especialmente com fundamento no Art. 257, inciso V do regimento Interno, vem, respeitosamente, à presença de Vossa Exelencia apresentar a seguinte RECLAMAÇÃO FORMAL.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>AIRTON MARTINELLI, PAULO  DAL'ALBA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SÃO JOÃO, Depois de ouvido o Plenário desta Casa de Leis encaminha requerimento solicitado a Vossa senhoria tome mediadas para que a Secretária de Saúde a Senhora ROSANE RIGUER compareça a essa Casa de Leis no dia 01/12/2025 as 18:30 em Sessão Ordinária para que poça prestar esclarecimentos a respeito do Corte de Exames promovido pela Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/536/1-_projeto_resolucao_jaqueline.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/536/1-_projeto_resolucao_jaqueline.pdf</t>
   </si>
   <si>
     <t>Ementa: Constitui Comissão Especial destinada a apurar os fatos relacionados ao ataque cibernético ocorrido na Prefeitura Municipal de São João, em 11 de setembro de 2025, suas motivações, consequências, medidas adotadas pelo Executivo e ações preventivas necessárias</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/553/2-_projeto_resolucao_-_cria_cpi.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/553/2-_projeto_resolucao_-_cria_cpi.pdf</t>
   </si>
   <si>
     <t>Cria a comissão Parlamentar de Inquerito - CPI, para investigar os recentes e graves ataques cibernéticos aos sistemas de informática da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>GESSI CAMARGO, JAQUELINE, TANIA PAPKE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/573/1-pd_aprova_as_contas_executivo_2023.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/573/1-pd_aprova_as_contas_executivo_2023.pdf</t>
   </si>
   <si>
     <t>Aprova prestação de contas do Poder Executivo Municipal de São João, referente ao exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>AIRTON MARTINELLI, CELSO COZZATI, FABIANA MIORANZA, GESSI CAMARGO, IVANETE LONGO, JAQUELINE, JOCELENE ZOLETE FERREIRA, PAULO  DAL'ALBA, TANIA PAPKE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/403/1-_mocao_de_congratulacao_-_taekwondo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/403/1-_mocao_de_congratulacao_-_taekwondo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO aos atletas Laura Vitória Kerchner, Maria Heloisa de Almeida, Álex Gabriel Costa Franco, Matheus Felipe Alves Trigueiro, Isabela luza Baroni, Nandha Rafaela Vasconcelos Muller e ao professor Jonas de Oliveira (Técnico da Seleção brasileira cadete 2025) pelo excelente resultado obtido no Grand Slam 2025 dos dias 19 à 23 de fevereiro</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>EMENDAS</t>
   </si>
   <si>
     <t>COSPESAS - COM. DE OBRAS, SER. PÚBLICOS, EDUCAÇÃO, SAÚDE E AS</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/450/1-_proposta_de_emenda_aditiva_ao_pl_21.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/450/1-_proposta_de_emenda_aditiva_ao_pl_21.pdf</t>
   </si>
   <si>
     <t>Incluir os incisos VI e VII ao artigo 5° do Projeto de Lei nº 21, de 30 de abril de 2025</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/508/37-2_emenda_pl_37_cjr.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/508/37-2_emenda_pl_37_cjr.pdf</t>
   </si>
   <si>
     <t>Modificar o artigo 2º e 3º do Projeto da Lei nº 37 de 30 de julho de 2025.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_de_emenda_no01_-_redefine_prazos_propostas_orcamentarias.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_de_emenda_no01_-_redefine_prazos_propostas_orcamentarias.pdf</t>
   </si>
   <si>
     <t>Altera o § 6º do art. 77 da Lei Orgânica do Município de São João, que dispõe sobre os prazos de encaminhamento dos projetos de lei do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/579/1-_razoes_de_veto_-veto_ao_pl_46.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/579/1-_razoes_de_veto_-veto_ao_pl_46.pdf</t>
   </si>
   <si>
     <t>RAZÕES DE VETO ao PL 46/2025.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/374/1-_pl_exe_autografo_convenio_mapa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/374/1-_pl_exe_autografo_convenio_mapa.pdf</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/375/2-_pl_exe_autografo_credito_especial_8400.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/375/2-_pl_exe_autografo_credito_especial_8400.pdf</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/376/3-_pl_exe_autografo_credito_especial_37170.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/376/3-_pl_exe_autografo_credito_especial_37170.pdf</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/377/4-_pl_exe_autografo_credito_especial_300000.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/377/4-_pl_exe_autografo_credito_especial_300000.pdf</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/378/5-_pl_exe_autografo_futsal.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/378/5-_pl_exe_autografo_futsal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro à Associação de Futsal e dá outras providências.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/379/6-_pl_exe_autografo_credito_especial_600000.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/379/6-_pl_exe_autografo_credito_especial_600000.pdf</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/391/7-_aut_pl_exe_procurador_cria.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/391/7-_aut_pl_exe_procurador_cria.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 2.054, de 19 de março de 2024 e nº 1.997, de 25 de outubro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/407/8-pl_exe_sos_animais.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/407/8-pl_exe_sos_animais.pdf</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/412/9-_projeto_de_lei_exe_autografo_credito_adicional.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/412/9-_projeto_de_lei_exe_autografo_credito_adicional.pdf</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/413/10-projeto_de_lei_exe_autografo_-credito_adicional.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/413/10-projeto_de_lei_exe_autografo_-credito_adicional.pdf</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/408/11-pl_leg_revisao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/408/11-pl_leg_revisao.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/409/12-pl_exe_revisao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/409/12-pl_exe_revisao.pdf</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/443/16-_autografo_pl_16_exe_-_informatica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/443/16-_autografo_pl_16_exe_-_informatica.pdf</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/447/17-pl_exe_autografo_abertura_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/447/17-pl_exe_autografo_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2025, no valor de R$ 116.868,06.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/476/18-_aut_pl_exe_agente_de_contratacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/476/18-_aut_pl_exe_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/466/21-_autografo_pl_exe_cria_conselho.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/466/21-_autografo_pl_exe_cria_conselho.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Mulher de São João – CMDMSJ e dá outras providencias</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/467/22-_autografo_pl_exe_fundo_municipal.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/467/22-_autografo_pl_exe_fundo_municipal.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal dos Direitos da Mulher e dá outras providências</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/473/23-pl_exe_ldo_assinado.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/473/23-pl_exe_ldo_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentaria para o exercício de 2026.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/474/24-_pl_exe_igr.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/474/24-_pl_exe_igr.pdf</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/477/25-_aut_pl_exe_politica_municipal_de_esporte.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/477/25-_aut_pl_exe_politica_municipal_de_esporte.pdf</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/478/26-_aut_pl_exe_cria_conselho_esporte.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/478/26-_aut_pl_exe_cria_conselho_esporte.pdf</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/479/27-_aut_pl_exe_institui_fundo_para_o_esporte.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/479/27-_aut_pl_exe_institui_fundo_para_o_esporte.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Instituir o Fundo Municipal para o Esporte e dá outras providências</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/480/28-_aut_pl_exe_credito_especial_135.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/480/28-_aut_pl_exe_credito_especial_135.pdf</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/481/29-_aut_pl_exe_altera_anexos_1996.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/481/29-_aut_pl_exe_altera_anexos_1996.pdf</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/468/30-_autografo_pl_exe_auditor_fiscal.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/468/30-_autografo_pl_exe_auditor_fiscal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Cargo de Auditor Fiscal, e dá outras Providências.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/469/31-_atografo_pl_exe_pss.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/469/31-_atografo_pl_exe_pss.pdf</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/493/32-pl_exe_taxi.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/493/32-pl_exe_taxi.pdf</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/494/33-_pl_exe_premiacoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/494/33-_pl_exe_premiacoes.pdf</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/495/34-_pl_exe_plano_de_educacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/495/34-_pl_exe_plano_de_educacao.pdf</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/496/35-_pl_exe_credito_155.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/496/35-_pl_exe_credito_155.pdf</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/518/37-_autografo_altera_denomina.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/518/37-_autografo_altera_denomina.pdf</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/519/38-autografo_pl_altera_2043.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/519/38-autografo_pl_altera_2043.pdf</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>CELSO COZZATI, PAULO  DAL'ALBA, TANIA PAPKE</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/560/41-_autografo_pl_exe_ppa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/560/41-_autografo_pl_exe_ppa.pdf</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/561/42-_autografo_pl_exe_denomina_estrada_vicin.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/561/42-_autografo_pl_exe_denomina_estrada_vicin.pdf</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/554/43-_autografo_pl_exe_abertura_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/554/43-_autografo_pl_exe_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/620/44-_aut_pl_exe_loa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/620/44-_aut_pl_exe_loa.pdf</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/562/45-_autografo_pl_exe_-declara_de_utilidade_publica_a_associacao_saojoanense_de_rolima_e_trikes_caipiras_do_asfalto_de_sao_joao__pr..pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/562/45-_autografo_pl_exe_-declara_de_utilidade_publica_a_associacao_saojoanense_de_rolima_e_trikes_caipiras_do_asfalto_de_sao_joao__pr..pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Sãojoanense de Rolimã e Trikes Caipiras do Asfalto, de São João – PR.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/563/46-autografo_pl_exe-dispoe_sobre_a_denominacao_do_plenario_da_nova_sede_da_camara_municipal_de_sao_joao_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/563/46-autografo_pl_exe-dispoe_sobre_a_denominacao_do_plenario_da_nova_sede_da_camara_municipal_de_sao_joao_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/564/48-_autografo_pl_leg-_declara_de_utilidade_publica_a_associacao_de_pais_e_mestres_pelo_esporte__taekwondo_sao_joao..pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/564/48-_autografo_pl_leg-_declara_de_utilidade_publica_a_associacao_de_pais_e_mestres_pelo_esporte__taekwondo_sao_joao..pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pais e Mestres Pelo Esporte – Taekwondo São João.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/616/50-pl_exe_apae_160.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/616/50-pl_exe_apae_160.pdf</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/617/51-pl_exe_alt_880.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/617/51-pl_exe_alt_880.pdf</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/613/52-_aut_pl_exe_uniformes_escolares.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/613/52-_aut_pl_exe_uniformes_escolares.pdf</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/614/53-_aut_pl_exe_abono.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/614/53-_aut_pl_exe_abono.pdf</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/621/54-_aut_pl_exe_fmsba.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/621/54-_aut_pl_exe_fmsba.pdf</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/622/55-_aut_pl_exe__apoio_universitario.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/622/55-_aut_pl_exe__apoio_universitario.pdf</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/623/56-_aut_pl_exe_altera__ldo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/623/56-_aut_pl_exe_altera__ldo.pdf</t>
   </si>
   <si>
     <t>Altera e inclui ações na programação constantes do LDO, para o Exercício de 2025</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/624/57-_aut_pl_exe_altera_ppa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/624/57-_aut_pl_exe_altera_ppa.pdf</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/625/58-_aut_pl_exe_pss.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/625/58-_aut_pl_exe_pss.pdf</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/586/1-emenda_impositiva_gessi_camargo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/586/1-emenda_impositiva_gessi_camargo.pdf</t>
   </si>
   <si>
     <t>O vereador signatário Gessi Camargo, no uso de suas prerrogativas legais e regimentais, apresenta para apreciação a seguinte Emenda Impositiva Individual ao PL nº 44/2025 Lei Orçamentária Anual- LOA, que estima a receita e fixa a despesa do Município de São joão para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/587/2-emenda_impositiva_airton.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/587/2-emenda_impositiva_airton.pdf</t>
   </si>
   <si>
     <t>O vereador signatário Airton Martinelli, no uso de suas prerrogativas legais e regimentais, apresenta para apreciação a seguinte Emenda Impositiva Individual ao projeto de Lei nº 44/2025, Orçamentária Anual – (LOA), que estima a receita e fixa a despesa do Município de São joão para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>ARNILDO POLLERMANN, IVANETE LONGO, JAQUELINE, PAULO  DAL'ALBA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/588/3-emenda_impositiva_arnildo_jaque_paulo_ivonete.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/588/3-emenda_impositiva_arnildo_jaque_paulo_ivonete.pdf</t>
   </si>
   <si>
     <t>Os vereadores signatários ARNILDO POLLERMANN, JAQUELINE FABRÍCIA PINTO DE OLIVEIRA, PAULO SERGIO DAL’ALBA e IVONETE LONGO, no uso de suas prerrogativas legais e regimentais, apresenta para apreciação a seguinte Emenda Impositiva ao projeto de Lei Nº 44/2025, Orçamentária Anual - LOA, que estima a receita e fixa a despesa do Município de São João para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/589/4-emenda_impositiva_arnildo_jaque_paulo_ivonete.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/589/4-emenda_impositiva_arnildo_jaque_paulo_ivonete.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3380,68 +3380,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/334/1-pl_exe_-convenio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/335/2-_pl_exe_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/336/3-_pl_exe_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/337/4-_pl_exe_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/354/5-_exe_pl_auxilio_financeiro_futsal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/363/6-_exe_pl_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/364/7-exe_pl_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/390/8-_pl_exe_sos_animais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/393/9-_pl_exe_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/394/10-pl_exe_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/395/11-pl_leg_-revisao_geral_legislativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/396/12-pl_exe_revisao_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/398/13-_pl_exe_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/418/14-pl_leg__diarias_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/422/15-pl_exe__utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/428/16-pl_exe_informatica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/432/17-_pl_exe_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/434/18-pl_exe_agente_contratacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/435/19-_pl_exe_altera_anexo_cargo_em_comissao_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/440/20-_exe_pl_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/445/21-_pl_exe_cria_conselho_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/446/22-pl_exe_fundo_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/455/23-_pl_exe_ldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/458/24-pl_exe_contribuicao_igr.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/459/25-_pl_exe_politica_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/460/26-_pl_exe_conselho_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/461/27-pl_exe_institui_fundo_esporte.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/462/28-pl_exe_abertura_decredito_capela.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/463/29-_pl_exe_altera_lei_1996.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/464/30-_pl_exe_cria_cargo_auditor_fiscal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/465/31-_pl_exe_pss.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/475/32-_pl_exe_-taxi_e_transporte_privado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/482/33-_pl_exe_premiacao_em_dinheiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/485/34-_pl_exe_prazo_pme.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/486/35-_pl_exe_credito_adicional_155.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/492/36-_pl_exe_parcelamento.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/497/37-_pl_exe_denomina_ruas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/502/38-pl_exe_altera_art_2.043.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/515/40-_pl_leg_filiar_acamsop.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_038-2025_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/520/42-pl_exe_denomina_estrada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_no_040_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no_041_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/545/projeto_de_lei_no_042_-_util._publica_ass._s_de_rolima.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no_044_-_denominacao_plenario_da_camara.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_no_043_-_sepultamento_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/552/48-_pl_leg_-_utilidade_publica_takwondo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/555/49-_pl_exe_altera_lei_operario-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/568/50-pl_exe_credito_apae.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/569/51-pl_exe_altera_880.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/578/52-_pl_exe_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/580/53-exe_pl_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/581/54-_pl_exe_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/582/55-_pl_exe_estudantes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/583/56-_pl_exe_alteraldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/584/57-_pl_exe_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/615/58-pl_exe_pss.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/325/6-_tania_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/326/7-_tania_funcionario.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/327/8-_tania_broks.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/328/9-tania_-_estrada.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/329/10-_tania_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/330/11-_tania_-acudes_melhorias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/331/12-_tania_auxilio_universitario.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/332/13-_celso_-redutor_vel.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/333/14-_celso_-ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/338/15-_gessi_-_revisao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/339/16-_gessi_-_revisao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/340/17-_gessi_ultrasson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/341/18-_fabiana_-poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/342/19-fabiana-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/343/20-_fabiana_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/344/21-_fabiana_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/345/22-_fabiana_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/346/23-_ivanete_asfalto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/347/24-_ivanete_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/348/25-_ivanete_asfalto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/349/26-_ivanete_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/350/27-_jaqueline_asfalto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/351/28-_jaqueline_autista.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/352/29-_jaqueline_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/353/30-_jaqueline_redutor.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/355/31-airton_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/356/32-_tania_ciee.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/357/33-_celso_recuperacao_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/358/34-__celso__escassez_de_agua.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/359/35-_paulo_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/360/36-fabiana_rede_de_energia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/362/37-_jocelene_ginasio_esportes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/365/38-_tania_postes_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/366/39-tania_tubulacoes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/367/40-_tania_abrigo_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/368/41-_fabiana_vagas_exclusivas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/369/42-_fabiana_protecao_de_fontes.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/370/43-_fabiana_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/371/44-_fabiana_eja.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/372/45-_celso_-_passeio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/373/46-_celso__reajuste_tabela_onibus.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/380/47-tania_calcada.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/381/48-_airton_-revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/382/49-_airton_-saneamento.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/383/50-_paulo_-nominacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/384/51-celso_-redutores.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/385/52-_celso_-estacionamento.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/386/53-_celso_-reparos_asfalto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/387/54-_ivanete_-asfalto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/388/55-_tania_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/389/56-_jocelene_-adequacoes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/392/57-_fabiana_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/397/58-_tania_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/400/59-_jaqueline_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/401/60-_jaqueline_-_readequacao_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/402/61-_jaqueline_horarios_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/404/62-_celso_-programa_ateg.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/405/63-_celso_medico_veterinario.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/406/64-_tania-_lombada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/410/65-_tania_-asfalto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/411/66-_paulo_-estacionamento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/414/67-_airton_jocelene_profissional_em_fonoaudiologia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/415/68-_airton_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/416/69-_airton_jocelene_celso_tania_gessi_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/417/70-_airton_jocelene_apoio_aos_idosos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/419/71-_ivanete_caixa_coletas_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/420/72-_ivanete_cacamba_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/421/73-_ivanete_vagas_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/423/74-_gessi__etinerario.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/424/75-_gessi_instalacao_de_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/425/76-_celso_guard_rail.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/426/77-_celso__agua.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/427/78-_airton_gessi_modulo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/430/79-jaqueline_van_para_transporte_de_atlhetas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/431/80-jaqueline_portais_com_nome_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/433/81-_tania_arrumacao_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/436/82-_tania_-_irineo_sperotto.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/437/83-tania-_parque_ambiental.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/438/84-_gessi_alteracao_artigo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/439/85-_gessi_medidas_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/441/86-jaqueline_ivanete-_rebanho_local.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/442/87-fabiana-_substituicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/444/88-_celso-_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/448/89-_fabiana_instalacoes_de_tachoes.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/449/90-jocelene_sessoes_de_fizioterapia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/451/91-_airton_apoio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/452/92-airton_luminarias.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/453/93-_airton_abrigo_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/454/94-_gessi_medidas_de_reducao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/456/95-_tania_placas_e_tachoes.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/457/96-tania_calcada_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/470/97-_celso_ind_recuperacao_e_manutencao_calcada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/471/98-_fabiana_ind_medidas_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/483/99-_tania_ind_lampadas_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/484/100-tania_ind_levantamento_de_problemas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/487/101-ivanete_calcadas_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/488/102-tania-_galeria_de_agua.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/489/103-_celso_calcamento.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/490/104-_ivanete_alargamento_ponte.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/491/105-tania_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/498/106-_tania_calcadas_da_av.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/499/107-_tania_acesso_a_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/500/108-_celso_retirada_de_tachoes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/501/109-_celso_espaco_treinamento_taekwondo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/503/110-_ivanete_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/504/111-_celso_cria_programa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/505/112-_celso_ponte.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/506/113-_joao_vagas_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/507/114-joao_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/510/115-joao_paulo__-estacionamento.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/511/116-_tania_ponte.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/513/117-jocelene_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/514/118-gessi_academia_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/516/119-tania_plantas_de_controle.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/521/120-celso_apoio_pl_328.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/522/121-jaqueline_denominar_via.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/523/122-jaqueline_academia.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/524/123-_celso_operadora_tim.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/525/124-celso_cobranca_autoridades.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/526/125-_jaqueline-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/527/126-_joao_paulo-academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/528/127-_ivanete_agricultura_mais.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/529/128-_tania_calcadas_vila_paraiso.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/531/129-joao_paulo_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/532/130-_joao_paulo_quadra_sintetica.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/533/131-_joao_paulo_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/534/132-tania_calcadas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/535/133-_tania_e_outros_retirado_cobranca.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/542/135-joao_paulo_-playground_diesel.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/547/136-joao_paulo_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/548/137-joao_paulo_calcadas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/549/138-joao_paulo_cavalo_de_aco.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/556/139-_jocelene_e_gessi_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/557/140-_jocelene_e_gessi_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/558/141-_tania_placas_rota_de_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/559/142-_celso_camaras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/565/143-arnildo_melhorias_no_ouro_verde.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/566/144-gessi_super_poste.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/567/145-tania_placas_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/570/146-gessi_abono.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/571/147-gessi_pedagogas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/572/148-tania_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/575/149-_celso-_projeto_coleta_mais.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/576/150-celso_bueiro.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/577/151-_celso_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/585/152-tania_reforca_o_pedido_128.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/610/153-jocelene_asfalto_dois_irmao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/611/154-_tania_linha_mirim.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/612/155-tania_lixao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/618/156-_jocelene_tea.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/619/157-_jocelene_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/361/1-_jocelene_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/399/2-_airton_requer_informacoes.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/429/3-_jocelene_execucao_de_projeto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/472/4-_jocelene_requerimento_auxilio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/509/5-jocelene_impacto_orcamentario_auxilio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/540/6-requerimento_airton_celso_gessi_jocelene_tania.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/541/7-_requerimento_cpi_tania_airton_gessi_celso_jocelene.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/543/8-jaqueline_reclamacao_formal.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/536/1-_projeto_resolucao_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/553/2-_projeto_resolucao_-_cria_cpi.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/573/1-pd_aprova_as_contas_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/403/1-_mocao_de_congratulacao_-_taekwondo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/450/1-_proposta_de_emenda_aditiva_ao_pl_21.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/508/37-2_emenda_pl_37_cjr.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_de_emenda_no01_-_redefine_prazos_propostas_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/579/1-_razoes_de_veto_-veto_ao_pl_46.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/374/1-_pl_exe_autografo_convenio_mapa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/375/2-_pl_exe_autografo_credito_especial_8400.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/376/3-_pl_exe_autografo_credito_especial_37170.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/377/4-_pl_exe_autografo_credito_especial_300000.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/378/5-_pl_exe_autografo_futsal.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/379/6-_pl_exe_autografo_credito_especial_600000.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/391/7-_aut_pl_exe_procurador_cria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/407/8-pl_exe_sos_animais.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/412/9-_projeto_de_lei_exe_autografo_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/413/10-projeto_de_lei_exe_autografo_-credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/408/11-pl_leg_revisao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/409/12-pl_exe_revisao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/443/16-_autografo_pl_16_exe_-_informatica.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/447/17-pl_exe_autografo_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/476/18-_aut_pl_exe_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/466/21-_autografo_pl_exe_cria_conselho.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/467/22-_autografo_pl_exe_fundo_municipal.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/473/23-pl_exe_ldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/474/24-_pl_exe_igr.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/477/25-_aut_pl_exe_politica_municipal_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/478/26-_aut_pl_exe_cria_conselho_esporte.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/479/27-_aut_pl_exe_institui_fundo_para_o_esporte.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/480/28-_aut_pl_exe_credito_especial_135.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/481/29-_aut_pl_exe_altera_anexos_1996.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/468/30-_autografo_pl_exe_auditor_fiscal.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/469/31-_atografo_pl_exe_pss.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/493/32-pl_exe_taxi.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/494/33-_pl_exe_premiacoes.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/495/34-_pl_exe_plano_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/496/35-_pl_exe_credito_155.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/518/37-_autografo_altera_denomina.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/519/38-autografo_pl_altera_2043.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/560/41-_autografo_pl_exe_ppa.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/561/42-_autografo_pl_exe_denomina_estrada_vicin.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/554/43-_autografo_pl_exe_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/620/44-_aut_pl_exe_loa.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/562/45-_autografo_pl_exe_-declara_de_utilidade_publica_a_associacao_saojoanense_de_rolima_e_trikes_caipiras_do_asfalto_de_sao_joao__pr..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/563/46-autografo_pl_exe-dispoe_sobre_a_denominacao_do_plenario_da_nova_sede_da_camara_municipal_de_sao_joao_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/564/48-_autografo_pl_leg-_declara_de_utilidade_publica_a_associacao_de_pais_e_mestres_pelo_esporte__taekwondo_sao_joao..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/616/50-pl_exe_apae_160.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/617/51-pl_exe_alt_880.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/613/52-_aut_pl_exe_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/614/53-_aut_pl_exe_abono.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/621/54-_aut_pl_exe_fmsba.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/622/55-_aut_pl_exe__apoio_universitario.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/623/56-_aut_pl_exe_altera__ldo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/624/57-_aut_pl_exe_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/625/58-_aut_pl_exe_pss.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/586/1-emenda_impositiva_gessi_camargo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/587/2-emenda_impositiva_airton.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/588/3-emenda_impositiva_arnildo_jaque_paulo_ivonete.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/589/4-emenda_impositiva_arnildo_jaque_paulo_ivonete.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/334/1-pl_exe_-convenio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/335/2-_pl_exe_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/336/3-_pl_exe_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/337/4-_pl_exe_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/354/5-_exe_pl_auxilio_financeiro_futsal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/363/6-_exe_pl_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/364/7-exe_pl_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/390/8-_pl_exe_sos_animais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/393/9-_pl_exe_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/394/10-pl_exe_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/395/11-pl_leg_-revisao_geral_legislativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/396/12-pl_exe_revisao_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/398/13-_pl_exe_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/418/14-pl_leg__diarias_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/422/15-pl_exe__utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/428/16-pl_exe_informatica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/432/17-_pl_exe_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/434/18-pl_exe_agente_contratacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/435/19-_pl_exe_altera_anexo_cargo_em_comissao_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/440/20-_exe_pl_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/445/21-_pl_exe_cria_conselho_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/446/22-pl_exe_fundo_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/455/23-_pl_exe_ldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/458/24-pl_exe_contribuicao_igr.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/459/25-_pl_exe_politica_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/460/26-_pl_exe_conselho_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/461/27-pl_exe_institui_fundo_esporte.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/462/28-pl_exe_abertura_decredito_capela.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/463/29-_pl_exe_altera_lei_1996.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/464/30-_pl_exe_cria_cargo_auditor_fiscal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/465/31-_pl_exe_pss.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/475/32-_pl_exe_-taxi_e_transporte_privado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/482/33-_pl_exe_premiacao_em_dinheiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/485/34-_pl_exe_prazo_pme.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/486/35-_pl_exe_credito_adicional_155.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/492/36-_pl_exe_parcelamento.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/497/37-_pl_exe_denomina_ruas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/502/38-pl_exe_altera_art_2.043.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/515/40-_pl_leg_filiar_acamsop.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_038-2025_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/520/42-pl_exe_denomina_estrada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_no_040_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no_041_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/545/projeto_de_lei_no_042_-_util._publica_ass._s_de_rolima.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no_044_-_denominacao_plenario_da_camara.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_no_043_-_sepultamento_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/552/48-_pl_leg_-_utilidade_publica_takwondo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/555/49-_pl_exe_altera_lei_operario-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/568/50-pl_exe_credito_apae.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/569/51-pl_exe_altera_880.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/578/52-_pl_exe_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/580/53-exe_pl_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/581/54-_pl_exe_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/582/55-_pl_exe_estudantes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/583/56-_pl_exe_alteraldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/584/57-_pl_exe_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/615/58-pl_exe_pss.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/325/6-_tania_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/326/7-_tania_funcionario.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/327/8-_tania_broks.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/328/9-tania_-_estrada.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/329/10-_tania_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/330/11-_tania_-acudes_melhorias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/331/12-_tania_auxilio_universitario.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/332/13-_celso_-redutor_vel.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/333/14-_celso_-ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/338/15-_gessi_-_revisao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/339/16-_gessi_-_revisao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/340/17-_gessi_ultrasson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/341/18-_fabiana_-poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/342/19-fabiana-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/343/20-_fabiana_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/344/21-_fabiana_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/345/22-_fabiana_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/346/23-_ivanete_asfalto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/347/24-_ivanete_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/348/25-_ivanete_asfalto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/349/26-_ivanete_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/350/27-_jaqueline_asfalto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/351/28-_jaqueline_autista.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/352/29-_jaqueline_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/353/30-_jaqueline_redutor.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/355/31-airton_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/356/32-_tania_ciee.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/357/33-_celso_recuperacao_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/358/34-__celso__escassez_de_agua.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/359/35-_paulo_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/360/36-fabiana_rede_de_energia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/362/37-_jocelene_ginasio_esportes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/365/38-_tania_postes_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/366/39-tania_tubulacoes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/367/40-_tania_abrigo_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/368/41-_fabiana_vagas_exclusivas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/369/42-_fabiana_protecao_de_fontes.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/370/43-_fabiana_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/371/44-_fabiana_eja.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/372/45-_celso_-_passeio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/373/46-_celso__reajuste_tabela_onibus.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/380/47-tania_calcada.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/381/48-_airton_-revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/382/49-_airton_-saneamento.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/383/50-_paulo_-nominacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/384/51-celso_-redutores.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/385/52-_celso_-estacionamento.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/386/53-_celso_-reparos_asfalto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/387/54-_ivanete_-asfalto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/388/55-_tania_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/389/56-_jocelene_-adequacoes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/392/57-_fabiana_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/397/58-_tania_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/400/59-_jaqueline_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/401/60-_jaqueline_-_readequacao_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/402/61-_jaqueline_horarios_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/404/62-_celso_-programa_ateg.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/405/63-_celso_medico_veterinario.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/406/64-_tania-_lombada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/410/65-_tania_-asfalto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/411/66-_paulo_-estacionamento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/414/67-_airton_jocelene_profissional_em_fonoaudiologia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/415/68-_airton_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/416/69-_airton_jocelene_celso_tania_gessi_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/417/70-_airton_jocelene_apoio_aos_idosos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/419/71-_ivanete_caixa_coletas_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/420/72-_ivanete_cacamba_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/421/73-_ivanete_vagas_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/423/74-_gessi__etinerario.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/424/75-_gessi_instalacao_de_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/425/76-_celso_guard_rail.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/426/77-_celso__agua.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/427/78-_airton_gessi_modulo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/430/79-jaqueline_van_para_transporte_de_atlhetas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/431/80-jaqueline_portais_com_nome_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/433/81-_tania_arrumacao_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/436/82-_tania_-_irineo_sperotto.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/437/83-tania-_parque_ambiental.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/438/84-_gessi_alteracao_artigo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/439/85-_gessi_medidas_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/441/86-jaqueline_ivanete-_rebanho_local.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/442/87-fabiana-_substituicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/444/88-_celso-_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/448/89-_fabiana_instalacoes_de_tachoes.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/449/90-jocelene_sessoes_de_fizioterapia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/451/91-_airton_apoio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/452/92-airton_luminarias.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/453/93-_airton_abrigo_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/454/94-_gessi_medidas_de_reducao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/456/95-_tania_placas_e_tachoes.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/457/96-tania_calcada_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/470/97-_celso_ind_recuperacao_e_manutencao_calcada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/471/98-_fabiana_ind_medidas_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/483/99-_tania_ind_lampadas_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/484/100-tania_ind_levantamento_de_problemas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/487/101-ivanete_calcadas_dois_irmaos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/488/102-tania-_galeria_de_agua.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/489/103-_celso_calcamento.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/490/104-_ivanete_alargamento_ponte.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/491/105-tania_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/498/106-_tania_calcadas_da_av.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/499/107-_tania_acesso_a_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/500/108-_celso_retirada_de_tachoes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/501/109-_celso_espaco_treinamento_taekwondo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/503/110-_ivanete_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/504/111-_celso_cria_programa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/505/112-_celso_ponte.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/506/113-_joao_vagas_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/507/114-joao_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/510/115-joao_paulo__-estacionamento.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/511/116-_tania_ponte.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/513/117-jocelene_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/514/118-gessi_academia_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/516/119-tania_plantas_de_controle.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/521/120-celso_apoio_pl_328.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/522/121-jaqueline_denominar_via.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/523/122-jaqueline_academia.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/524/123-_celso_operadora_tim.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/525/124-celso_cobranca_autoridades.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/526/125-_jaqueline-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/527/126-_joao_paulo-academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/528/127-_ivanete_agricultura_mais.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/529/128-_tania_calcadas_vila_paraiso.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/531/129-joao_paulo_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/532/130-_joao_paulo_quadra_sintetica.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/533/131-_joao_paulo_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/534/132-tania_calcadas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/535/133-_tania_e_outros_retirado_cobranca.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/542/135-joao_paulo_-playground_diesel.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/547/136-joao_paulo_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/548/137-joao_paulo_calcadas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/549/138-joao_paulo_cavalo_de_aco.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/556/139-_jocelene_e_gessi_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/557/140-_jocelene_e_gessi_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/558/141-_tania_placas_rota_de_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/559/142-_celso_camaras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/565/143-arnildo_melhorias_no_ouro_verde.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/566/144-gessi_super_poste.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/567/145-tania_placas_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/570/146-gessi_abono.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/571/147-gessi_pedagogas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/572/148-tania_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/575/149-_celso-_projeto_coleta_mais.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/576/150-celso_bueiro.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/577/151-_celso_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/585/152-tania_reforca_o_pedido_128.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/610/153-jocelene_asfalto_dois_irmao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/611/154-_tania_linha_mirim.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/612/155-tania_lixao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/618/156-_jocelene_tea.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/619/157-_jocelene_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/361/1-_jocelene_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/399/2-_airton_requer_informacoes.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/429/3-_jocelene_execucao_de_projeto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/472/4-_jocelene_requerimento_auxilio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/509/5-jocelene_impacto_orcamentario_auxilio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/540/6-requerimento_airton_celso_gessi_jocelene_tania.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/541/7-_requerimento_cpi_tania_airton_gessi_celso_jocelene.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/543/8-jaqueline_reclamacao_formal.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/536/1-_projeto_resolucao_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/553/2-_projeto_resolucao_-_cria_cpi.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/573/1-pd_aprova_as_contas_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/403/1-_mocao_de_congratulacao_-_taekwondo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/450/1-_proposta_de_emenda_aditiva_ao_pl_21.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/508/37-2_emenda_pl_37_cjr.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_de_emenda_no01_-_redefine_prazos_propostas_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/579/1-_razoes_de_veto_-veto_ao_pl_46.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/374/1-_pl_exe_autografo_convenio_mapa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/375/2-_pl_exe_autografo_credito_especial_8400.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/376/3-_pl_exe_autografo_credito_especial_37170.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/377/4-_pl_exe_autografo_credito_especial_300000.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/378/5-_pl_exe_autografo_futsal.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/379/6-_pl_exe_autografo_credito_especial_600000.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/391/7-_aut_pl_exe_procurador_cria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/407/8-pl_exe_sos_animais.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/412/9-_projeto_de_lei_exe_autografo_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/413/10-projeto_de_lei_exe_autografo_-credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/408/11-pl_leg_revisao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/409/12-pl_exe_revisao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/443/16-_autografo_pl_16_exe_-_informatica.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/447/17-pl_exe_autografo_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/476/18-_aut_pl_exe_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/466/21-_autografo_pl_exe_cria_conselho.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/467/22-_autografo_pl_exe_fundo_municipal.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/473/23-pl_exe_ldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/474/24-_pl_exe_igr.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/477/25-_aut_pl_exe_politica_municipal_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/478/26-_aut_pl_exe_cria_conselho_esporte.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/479/27-_aut_pl_exe_institui_fundo_para_o_esporte.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/480/28-_aut_pl_exe_credito_especial_135.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/481/29-_aut_pl_exe_altera_anexos_1996.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/468/30-_autografo_pl_exe_auditor_fiscal.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/469/31-_atografo_pl_exe_pss.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/493/32-pl_exe_taxi.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/494/33-_pl_exe_premiacoes.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/495/34-_pl_exe_plano_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/496/35-_pl_exe_credito_155.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/518/37-_autografo_altera_denomina.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/519/38-autografo_pl_altera_2043.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/560/41-_autografo_pl_exe_ppa.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/561/42-_autografo_pl_exe_denomina_estrada_vicin.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/554/43-_autografo_pl_exe_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/620/44-_aut_pl_exe_loa.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/562/45-_autografo_pl_exe_-declara_de_utilidade_publica_a_associacao_saojoanense_de_rolima_e_trikes_caipiras_do_asfalto_de_sao_joao__pr..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/563/46-autografo_pl_exe-dispoe_sobre_a_denominacao_do_plenario_da_nova_sede_da_camara_municipal_de_sao_joao_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/564/48-_autografo_pl_leg-_declara_de_utilidade_publica_a_associacao_de_pais_e_mestres_pelo_esporte__taekwondo_sao_joao..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/616/50-pl_exe_apae_160.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/617/51-pl_exe_alt_880.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/613/52-_aut_pl_exe_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/614/53-_aut_pl_exe_abono.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/621/54-_aut_pl_exe_fmsba.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/622/55-_aut_pl_exe__apoio_universitario.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/623/56-_aut_pl_exe_altera__ldo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/624/57-_aut_pl_exe_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/625/58-_aut_pl_exe_pss.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/586/1-emenda_impositiva_gessi_camargo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/587/2-emenda_impositiva_airton.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/588/3-emenda_impositiva_arnildo_jaque_paulo_ivonete.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2025/589/4-emenda_impositiva_arnildo_jaque_paulo_ivonete.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H278"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="147.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>