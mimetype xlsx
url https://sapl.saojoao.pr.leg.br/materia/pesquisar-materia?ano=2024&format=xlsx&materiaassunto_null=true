--- v0 (2025-12-16)
+++ v1 (2026-05-24)
@@ -54,1039 +54,1039 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>LAÍS, QUITÉRIA, SELÇO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/207/1-pl_leg_subsidio_prefeito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/207/1-pl_leg_subsidio_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios do Prefeito, Vice-Prefeito, dos Secretários Municipais e Chefe de gabinete.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/208/2-pl_leg_revisao_vereadores.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/208/2-pl_leg_revisao_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios do Presidente da Câmara e dos Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/209/3-pl_leg_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/209/3-pl_leg_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos vencimentos dos Servidores da Câmara de Vereadores de São João.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JONI ZANELLA FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/211/4-_exe_001_acrescenta_paragrafo_1.990.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/211/4-_exe_001_acrescenta_paragrafo_1.990.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único o art. 1°, da Lei n° 1.990, de 23 de agosto de 2022.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/213/5-_pl_exe_revisao_salarial.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/213/5-_pl_exe_revisao_salarial.pdf</t>
   </si>
   <si>
     <t>Realiza a revisão dos vencimentos para os cargos do Poder Executivo Municipal de São João e altera Tabelas de Vencimento e dá outras providências.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/226/6-_pl_exe_nova_redacao_1880.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/226/6-_pl_exe_nova_redacao_1880.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao parágrafo único, do art. 1°, da Lei n° 1.880, de 10 de outubro de 2019, alterado pelas Leis n° 1.953/2021 e 2012/2023, para incluir atividades culturais e esportivas no rol de competições organizadas pelo Poder Público Municipal.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/237/7-_projeto_de_lei_exe_-_limite_de_reserva.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/237/7-_projeto_de_lei_exe_-_limite_de_reserva.pdf</t>
   </si>
   <si>
     <t>Define o limite de reserva da faixa não edificável ao longo da rodovia que atravessa o perímetro urbano ou área urbanizada passível de ser incluída em perímetro urbano do município de São João.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/242/8-_projeto_de_lei_exe_autoriza_aber_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/242/8-_projeto_de_lei_exe_autoriza_aber_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2024, no valor de R$ 310.956,88.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/247/9-_pl_exe_altera_nomeclatura.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/247/9-_pl_exe_altera_nomeclatura.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura do Fundo Municipal do Meio Ambiente – FMMA e do Conselho Municipal do Meio Ambiente – CMMA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/248/10-_pl_exe_altera_dispo_lei_1716.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/248/10-_pl_exe_altera_dispo_lei_1716.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 1.716, de 15 de junho de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/260/11-_pl_exe_ldo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/260/11-_pl_exe_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2025.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/261/12-pl_exe_agencia_fomento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/261/12-pl_exe_agencia_fomento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/262/13-_pl_exe_fogos_artificios.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/262/13-_pl_exe_fogos_artificios.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 3 ao art. 1°, da Lei n° 1.931, de 22 de abril de 2021.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/263/14-_pl_exe_credito_adicional.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/263/14-_pl_exe_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a Abertura de Crédito Adicional Suplementar no orçamento do município de São João, para o exercício de 2024.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/266/15-_exe_abertura_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/266/15-_exe_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2024, no valor de R$ 19.493,25.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/268/16-_exe-_diarias_saude.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/268/16-_exe-_diarias_saude.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo a Lei n° 1.971/2022 que fixa valores de diárias destinadas às viagens dos Motoristas vinculados a Secretaria Municipal da Saúde de São João-PR e dá outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/272/17-exe_declara_utilidade_publica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/272/17-exe_declara_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Associações de Agricultores do Município de São João-PR.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/273/18-_exe_-conseg.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/273/18-_exe_-conseg.pdf</t>
   </si>
   <si>
     <t>Autoriza firmar Termo de Fomento para repasse financeiro ao Conselho Comunitário de Segurança de São João-PR e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/274/19-_exe_pl_conseg.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/274/19-_exe_pl_conseg.pdf</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/280/pl_17-2024_-_filiacao_aesupar.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/280/pl_17-2024_-_filiacao_aesupar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a associar-se e a contruibuir anualmente com a associação Esportiva do Sudoeste do Paraná (AESUPAR) e fixa outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/283/21-_pl_exe_rpv.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/283/21-_pl_exe_rpv.pdf</t>
   </si>
   <si>
     <t>Define, no âmbito do Município de São João/PR, o valor para pagamento das obrigações de pequeno valor (RPV), nos termos do art. 100, § § 3º e 4º, da Constituição Federal, com Redação dada pela Emenda Constitucional nº 62, de 09 de dezembro de 2009.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/284/22-_pl_exe_ratifica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/284/22-_pl_exe_ratifica.pdf</t>
   </si>
   <si>
     <t>Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município no Consórcio.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/285/23-_pl_exe_-_autoriza.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/285/23-_pl_exe_-_autoriza.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município São João a conceder isenções tributárias incidentes sobre construção e alienação de conjuntos habitacionais de interesse social, inseridos em programas habitacionais dos governos municipal, estadual e federal, e dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/287/pl_021-2024_-_loa_2025-compactado_1.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/287/pl_021-2024_-_loa_2025-compactado_1.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de São João, para o exercício financeiro de 2025 em R$ 87.800.000,00</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/290/pl_022-2024_-_plano_municipal_da_cultura..pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/290/pl_022-2024_-_plano_municipal_da_cultura..pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Cultura e dá outras Providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/292/pl_023-2024_-_abre_credito_especial.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/292/pl_023-2024_-_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2024, no valor de R$ 22.534,32.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/296/27-_exe_denomina_proprios.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/296/27-_exe_denomina_proprios.pdf</t>
   </si>
   <si>
     <t>Denomina prórpios Municipais.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/297/28-pl_exe_-cmdpd.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/297/28-pl_exe_-cmdpd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPD do Município de São João, e a criação do Fundo Municipal dos Direitos da Pessoa com Deficiência – FMDPD e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/298/29-_pl_exe_ciedepar.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/298/29-_pl_exe_ciedepar.pdf</t>
   </si>
   <si>
     <t>Ratifica a Consolidação do Protocolo de Intenções do Consórcio Intermunicipal de Educação e Ensino do Estado do Paraná – CIEDEPAR, nos termos da Lei Federal nº 11.107/2005 e Decreto Federal nº 6.017/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/301/30-_pl_exe_abono_servidores.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/301/30-_pl_exe_abono_servidores.pdf</t>
   </si>
   <si>
     <t>Concede abono aos servidores municipais.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/302/31-_pl_exe_altera_ldo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/302/31-_pl_exe_altera_ldo.pdf</t>
   </si>
   <si>
     <t>Altera e inclui ações na programação constantes do LDO, para o Exercício de 2024.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/303/32-_pl_exe_-_ppa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/303/32-_pl_exe_-_ppa.pdf</t>
   </si>
   <si>
     <t>Altera e inclui ações na programação constantes do PPA, para o Exercício de 2024.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/304/33-_pl_exe_-acrescenta_art._1899.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/304/33-_pl_exe_-acrescenta_art._1899.pdf</t>
   </si>
   <si>
     <t>Acrescenta §§ ao art. 47, da Lei n° 1.899, de 20 de março de 2020 que dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/305/34-_pl_exe_abertura_credito_31545066.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/305/34-_pl_exe_abertura_credito_31545066.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2024, no valor de R$ 315.450,66.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>SELÇO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/204/1-_selco_-_limpeza.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/204/1-_selco_-_limpeza.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta Casa de Leis, que seja realizado a limpeza na lateral das seguintes estradas:_x000D_
 Cidade até o Distrito de Dois Irmãos e Distrito de Vila Paraíso até o Distrito de Nova Lourdes.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>GESSI CAMARGO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/205/2-gessi_-_licenca_premio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/205/2-gessi_-_licenca_premio.pdf</t>
   </si>
   <si>
     <t>O vereador Gessi Camargo está propondo ao poder executivo municipal e ao setor competente a aquisição das férias prêmios para todos os funcionários que já têm esse direito adquirido, assim como para aqueles que o adquirirão ao longo deste ano de 2024. Essa prática já foi adotada nos anos de 2022 e 2023, e a proposta é que seja mantida em 2024.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/206/3-selco_abrigo_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/206/3-selco_abrigo_onibus.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja construído um abrigo no ponto de ónibus na Rua das Hortênsias mais precisamente na esquina com a Rua das Azaleias no Bairro Monte Castelo</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/210/4-_gessi_-_uniformes_escolares.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/210/4-_gessi_-_uniformes_escolares.pdf</t>
   </si>
   <si>
     <t>Confecção de Uniformes Escolares</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/212/5-selco_funcionario.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/212/5-selco_funcionario.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja cedido um funcionário do Município para auxiliar os trabalhos do Instituto de Desenvolvimento Rural do Paraná - IDR (Emater) do Município de São João -PR ou que os serviços de Cadastro Nacional da Agricultura Familiar (CAF), antiga DAP, seja feito no Departamento de Agricultura do Município.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>QUITÉRIA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/240/6-_quiteria_fono.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/240/6-_quiteria_fono.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário dessa casa de Leis, que seja avaliada a possibilidade de contratação de uma fonoaudióloga e Terapeuta Ocupacional.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/241/7-_quiteria_-plantonista.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/241/7-_quiteria_-plantonista.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal depois de ouvido o Plenário dessa casa de Leis, que seja avaliada a possibilidade de contratação de médicos plantonistas para o pronto atendimento.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/244/8-_selco_indica_cascalhamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/244/8-_selco_indica_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Seja realizado melhorias e cascalhamento na estrada de acesso a propriedade do Senhor João Koltz próximo a Vila Paraíso.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/245/9-_selco_indica_cascalhamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/245/9-_selco_indica_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Cascalhamento Linha Santa Isabel</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/246/10-_selco_melhorias_predio_de_escola.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/246/10-_selco_melhorias_predio_de_escola.pdf</t>
   </si>
   <si>
     <t>Melhorias em prédio de escola</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/250/11-_quiteria_-_faixa_elev_estacionamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/250/11-_quiteria_-_faixa_elev_estacionamento.pdf</t>
   </si>
   <si>
     <t>Faixa elevada e estacionamento vertical</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/251/12-_selco_sinalizacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/251/12-_selco_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Sinalização estrada Distrito dois irmão</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/252/13-_selco_-_limpeza_e_alargamento_rio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/252/13-_selco_-_limpeza_e_alargamento_rio.pdf</t>
   </si>
   <si>
     <t>Limpeza e alargamento rio</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>LAÍS</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/253/14-_lais_-_ponto_de_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/253/14-_lais_-_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>“construído um abrigo para o Ponto de ônibus na Av. Getúlio Vargas na esquina com Rua Expedicionário”.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/254/15-_gesssi_-_faixa_elevada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/254/15-_gesssi_-_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>Faixa Elevada</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/258/16-_selco-_limpeza_na_rua_25.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/258/16-_selco-_limpeza_na_rua_25.pdf</t>
   </si>
   <si>
     <t>Limpeza na rua 25 de Julho.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/259/17-_lais-_estrada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/259/17-_lais-_estrada.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve depois de ouvido o Plenário desta Casa de Leis indicam ao Executivo Municipal que seja “Feito melhorias na estrada rural que liga a Comunidade de São Roque até a Comunidade de Porto Velho”.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>ALDECIR BARANCELLI, CLÓVIS DIAS, GESSI CAMARGO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/265/18-_gess_clov_ald_isencao_iptu.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/265/18-_gess_clov_ald_isencao_iptu.pdf</t>
   </si>
   <si>
     <t>Isenção de IPTU.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/267/19-_selco_-altera_estatuto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/267/19-_selco_-altera_estatuto.pdf</t>
   </si>
   <si>
     <t>Altera artigo do Estatuto dos Servidores.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/269/20-_gessi_-_estrada_2_irmao_kalinke.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/269/20-_gessi_-_estrada_2_irmao_kalinke.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, seja realizada a conservação e melhoria na pavimentação entre o trajeto entre o distrito de Dois irmãos e a comunidade Linha Kalinke.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>ALDECIR BARANCELLI</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/275/21-_aldecir_faixa_elevada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/275/21-_aldecir_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja realizado uma FAIXA ELEVADA na Rua Esperança esquina com a Rua Florentina Rossi.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/293/22-_quiteria_-loteamento_diesel.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/293/22-_quiteria_-loteamento_diesel.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que sejam pintadas faixas de estacionamento, faixa de pedestres e sinalização em geral no Loteamento Diesel.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>CLÓVIS DIAS</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/299/23-_ind_clovis_-_asfalto_ate_sulina.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/299/23-_ind_clovis_-_asfalto_ate_sulina.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja realizado manutenção na estrada de Asfalto que sai do Distrito de Vila Paraíso sentido ao Município de Sulina-PR.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/316/24-_selco_cobertura_centro_de_eventos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/316/24-_selco_cobertura_centro_de_eventos.pdf</t>
   </si>
   <si>
     <t>Que seja realizado os devidos reparos na Cobertura do Centro de Eventos Gentil Bonissoni no Parque Ambiental</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/317/25-_selco_calcamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/317/25-_selco_calcamento.pdf</t>
   </si>
   <si>
     <t>Reconstrução do calçamento na rua das margarida e rua dos cravos no Bairro Jardim América.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/249/1-_lais_-_gralha_azul.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/249/1-_lais_-_gralha_azul.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE MATRÍCULAS NO SCFV GRALHA AZUL.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/255/2-quiteria_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/255/2-quiteria_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE PAGAMENTO DO PISO SALARIAL AOS AUXILIARES E TÉCNICOS DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/256/3-_selco_-_cedencia_func.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/256/3-_selco_-_cedencia_func.pdf</t>
   </si>
   <si>
     <t>Cedência de funcionário</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/257/4-_selco_-emenda_deputado.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/257/4-_selco_-emenda_deputado.pdf</t>
   </si>
   <si>
     <t>Referente a Emenda de Bancada</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/264/5-_selco_requerimento_chuva_de_granizo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/264/5-_selco_requerimento_chuva_de_granizo.pdf</t>
   </si>
   <si>
     <t>Recursos aplicados em razão de chuva de granizo de 11 de outubro de 2023</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/270/6-_quiteria_-informacoes_recomendacao_administrativa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/270/6-_quiteria_-informacoes_recomendacao_administrativa.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE RECOMENDAÇÃO ADMINISTRATIVA Nº 06/2022 DO MINISTÉRIO PÚBLICO.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/281/7-quiteria_-_casinhas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/281/7-quiteria_-_casinhas.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE O PROGRAMA PRO MORADIA.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/308/8-_requerimento_quiteria_complexo_esportivo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/308/8-_requerimento_quiteria_complexo_esportivo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE TERMOS ADITIVOS DO COMPLEXO ESPORTIVO</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_resolucao_1_-_regimento_interno.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_resolucao_1_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Estabelece o Regimento Interno da Câmara Municipal de Vereadores do Município de São João, Estado do Paraná.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/238/1-_projeto_de_lei_complementar-_exe_altera_mapa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/238/1-_projeto_de_lei_complementar-_exe_altera_mapa.pdf</t>
   </si>
   <si>
     <t>Altera Mapa 02 -  Lei de Ordenamento Territorial – Zoneamento Distrito Sede, do Anexo II, da LC nº 62, de 16-10-2019.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/239/2-_projeto_de_lei_complementar_exe_-_altera_lei.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/239/2-_projeto_de_lei_complementar_exe_-_altera_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 63/2019 e o perímetro urbano Distrito Sede do Município de São João.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CLÓVIS DIAS, GESSI CAMARGO, VOLMIR</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/243/1-_projeto_decreto_legislativo_-aprova_as_contas_2020.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/243/1-_projeto_decreto_legislativo_-aprova_as_contas_2020.pdf</t>
   </si>
   <si>
     <t>Aprova com ressalva a prestação de contas do Poder Executivo Municipal de São João, referente ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/291/p_d_l_no_2_aprova_as_contas_executivo_2022.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/291/p_d_l_no_2_aprova_as_contas_executivo_2022.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do Poder Executivo Municipal de São João, referente ao exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/214/1-_autografo_pl_1_leg.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/214/1-_autografo_pl_1_leg.pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/215/2-_autografo_pl_2_leg.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/215/2-_autografo_pl_2_leg.pdf</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/216/3-_autografo_pl_3_leg.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/216/3-_autografo_pl_3_leg.pdf</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/217/4-_autografo_pl_4_exe.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/217/4-_autografo_pl_4_exe.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/218/5-_autografo_pl_5_exe.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/218/5-_autografo_pl_5_exe.pdf</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/276/11-_autografo_ldo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/276/11-_autografo_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentaria para o exercício de 2025.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/271/13-_autografo_muda_lei_1931.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/271/13-_autografo_muda_lei_1931.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 3 ao art. 1°, da Lei n° 1.931, de 22 de Abril de 2021.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/277/15-_autografo_abre_credito_1949325.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/277/15-_autografo_abre_credito_1949325.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2024, no valor de R$ 19.493,25</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/282/16-_autografo_-exe_acrescenta_dispositivo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/282/16-_autografo_-exe_acrescenta_dispositivo.pdf</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/294/17-_autografo_pl_17-_utilidade_publica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/294/17-_autografo_pl_17-_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/278/18-_pl_exe-_conseg.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/278/18-_pl_exe-_conseg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2024, no valor de R$ 64.081,00</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/279/19-_autografo_pl_19-_conseg.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/279/19-_autografo_pl_19-_conseg.pdf</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/286/20-_pl_exe_-_aesupar.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/286/20-_pl_exe_-_aesupar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a associar-se e a contribuir anualmente com a associação Esportiva do Sudoeste do Paraná (AESUPAR) e fixa outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/288/21-_autografo_rpv.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/288/21-_autografo_rpv.pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/289/22-_autografo_pl_22_cispar.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/289/22-_autografo_pl_22_cispar.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/295/23-_autografo_pl_23-_issqn.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/295/23-_autografo_pl_23-_issqn.pdf</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/318/24-_aut_pl_exe_loa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/318/24-_aut_pl_exe_loa.pdf</t>
   </si>
   <si>
     <t>Estima Receita e fixa a despesa do Município de São João, para o exercício de 2025 em R$ 87.800.000,00</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/300/25-_autografo_pmc.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/300/25-_autografo_pmc.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Cultura e dá outras Providências</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/306/26-_pl_exe_autografo_credito_especial_22.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/306/26-_pl_exe_autografo_credito_especial_22.pdf</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/319/27-_autografo_pl_exe_denomina_proprios.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/319/27-_autografo_pl_exe_denomina_proprios.pdf</t>
   </si>
   <si>
     <t>Denomina Próprios Municipais</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/309/28-_autografo_cmdpd.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/309/28-_autografo_cmdpd.pdf</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/310/29-_autografo_pl_ciedepar.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/310/29-_autografo_pl_ciedepar.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/311/31-autografo_pl_altera_ldo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/311/31-autografo_pl_altera_ldo.pdf</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/312/32-_autografo_pl_altera_ppa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/312/32-_autografo_pl_altera_ppa.pdf</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/313/33-_autografo_pl_adca.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/313/33-_autografo_pl_adca.pdf</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/314/34-_autografo_pl_abertura_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/314/34-_autografo_pl_abertura_de_credito.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1390,68 +1390,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/207/1-pl_leg_subsidio_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/208/2-pl_leg_revisao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/209/3-pl_leg_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/211/4-_exe_001_acrescenta_paragrafo_1.990.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/213/5-_pl_exe_revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/226/6-_pl_exe_nova_redacao_1880.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/237/7-_projeto_de_lei_exe_-_limite_de_reserva.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/242/8-_projeto_de_lei_exe_autoriza_aber_credito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/247/9-_pl_exe_altera_nomeclatura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/248/10-_pl_exe_altera_dispo_lei_1716.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/260/11-_pl_exe_ldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/261/12-pl_exe_agencia_fomento.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/262/13-_pl_exe_fogos_artificios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/263/14-_pl_exe_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/266/15-_exe_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/268/16-_exe-_diarias_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/272/17-exe_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/273/18-_exe_-conseg.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/274/19-_exe_pl_conseg.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/280/pl_17-2024_-_filiacao_aesupar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/283/21-_pl_exe_rpv.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/284/22-_pl_exe_ratifica.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/285/23-_pl_exe_-_autoriza.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/287/pl_021-2024_-_loa_2025-compactado_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/290/pl_022-2024_-_plano_municipal_da_cultura..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/292/pl_023-2024_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/296/27-_exe_denomina_proprios.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/297/28-pl_exe_-cmdpd.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/298/29-_pl_exe_ciedepar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/301/30-_pl_exe_abono_servidores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/302/31-_pl_exe_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/303/32-_pl_exe_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/304/33-_pl_exe_-acrescenta_art._1899.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/305/34-_pl_exe_abertura_credito_31545066.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/204/1-_selco_-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/205/2-gessi_-_licenca_premio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/206/3-selco_abrigo_onibus.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/210/4-_gessi_-_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/212/5-selco_funcionario.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/240/6-_quiteria_fono.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/241/7-_quiteria_-plantonista.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/244/8-_selco_indica_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/245/9-_selco_indica_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/246/10-_selco_melhorias_predio_de_escola.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/250/11-_quiteria_-_faixa_elev_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/251/12-_selco_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/252/13-_selco_-_limpeza_e_alargamento_rio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/253/14-_lais_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/254/15-_gesssi_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/258/16-_selco-_limpeza_na_rua_25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/259/17-_lais-_estrada.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/265/18-_gess_clov_ald_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/267/19-_selco_-altera_estatuto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/269/20-_gessi_-_estrada_2_irmao_kalinke.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/275/21-_aldecir_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/293/22-_quiteria_-loteamento_diesel.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/299/23-_ind_clovis_-_asfalto_ate_sulina.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/316/24-_selco_cobertura_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/317/25-_selco_calcamento.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/249/1-_lais_-_gralha_azul.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/255/2-quiteria_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/256/3-_selco_-_cedencia_func.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/257/4-_selco_-emenda_deputado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/264/5-_selco_requerimento_chuva_de_granizo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/270/6-_quiteria_-informacoes_recomendacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/281/7-quiteria_-_casinhas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/308/8-_requerimento_quiteria_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_resolucao_1_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/238/1-_projeto_de_lei_complementar-_exe_altera_mapa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/239/2-_projeto_de_lei_complementar_exe_-_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/243/1-_projeto_decreto_legislativo_-aprova_as_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/291/p_d_l_no_2_aprova_as_contas_executivo_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/214/1-_autografo_pl_1_leg.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/215/2-_autografo_pl_2_leg.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/216/3-_autografo_pl_3_leg.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/217/4-_autografo_pl_4_exe.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/218/5-_autografo_pl_5_exe.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/276/11-_autografo_ldo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/271/13-_autografo_muda_lei_1931.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/277/15-_autografo_abre_credito_1949325.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/282/16-_autografo_-exe_acrescenta_dispositivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/294/17-_autografo_pl_17-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/278/18-_pl_exe-_conseg.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/279/19-_autografo_pl_19-_conseg.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/286/20-_pl_exe_-_aesupar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/288/21-_autografo_rpv.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/289/22-_autografo_pl_22_cispar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/295/23-_autografo_pl_23-_issqn.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/318/24-_aut_pl_exe_loa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/300/25-_autografo_pmc.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/306/26-_pl_exe_autografo_credito_especial_22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/319/27-_autografo_pl_exe_denomina_proprios.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/309/28-_autografo_cmdpd.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/310/29-_autografo_pl_ciedepar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/311/31-autografo_pl_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/312/32-_autografo_pl_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/313/33-_autografo_pl_adca.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/314/34-_autografo_pl_abertura_de_credito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/207/1-pl_leg_subsidio_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/208/2-pl_leg_revisao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/209/3-pl_leg_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/211/4-_exe_001_acrescenta_paragrafo_1.990.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/213/5-_pl_exe_revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/226/6-_pl_exe_nova_redacao_1880.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/237/7-_projeto_de_lei_exe_-_limite_de_reserva.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/242/8-_projeto_de_lei_exe_autoriza_aber_credito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/247/9-_pl_exe_altera_nomeclatura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/248/10-_pl_exe_altera_dispo_lei_1716.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/260/11-_pl_exe_ldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/261/12-pl_exe_agencia_fomento.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/262/13-_pl_exe_fogos_artificios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/263/14-_pl_exe_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/266/15-_exe_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/268/16-_exe-_diarias_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/272/17-exe_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/273/18-_exe_-conseg.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/274/19-_exe_pl_conseg.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/280/pl_17-2024_-_filiacao_aesupar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/283/21-_pl_exe_rpv.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/284/22-_pl_exe_ratifica.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/285/23-_pl_exe_-_autoriza.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/287/pl_021-2024_-_loa_2025-compactado_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/290/pl_022-2024_-_plano_municipal_da_cultura..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/292/pl_023-2024_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/296/27-_exe_denomina_proprios.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/297/28-pl_exe_-cmdpd.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/298/29-_pl_exe_ciedepar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/301/30-_pl_exe_abono_servidores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/302/31-_pl_exe_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/303/32-_pl_exe_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/304/33-_pl_exe_-acrescenta_art._1899.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/305/34-_pl_exe_abertura_credito_31545066.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/204/1-_selco_-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/205/2-gessi_-_licenca_premio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/206/3-selco_abrigo_onibus.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/210/4-_gessi_-_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/212/5-selco_funcionario.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/240/6-_quiteria_fono.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/241/7-_quiteria_-plantonista.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/244/8-_selco_indica_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/245/9-_selco_indica_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/246/10-_selco_melhorias_predio_de_escola.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/250/11-_quiteria_-_faixa_elev_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/251/12-_selco_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/252/13-_selco_-_limpeza_e_alargamento_rio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/253/14-_lais_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/254/15-_gesssi_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/258/16-_selco-_limpeza_na_rua_25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/259/17-_lais-_estrada.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/265/18-_gess_clov_ald_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/267/19-_selco_-altera_estatuto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/269/20-_gessi_-_estrada_2_irmao_kalinke.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/275/21-_aldecir_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/293/22-_quiteria_-loteamento_diesel.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/299/23-_ind_clovis_-_asfalto_ate_sulina.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/316/24-_selco_cobertura_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/317/25-_selco_calcamento.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/249/1-_lais_-_gralha_azul.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/255/2-quiteria_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/256/3-_selco_-_cedencia_func.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/257/4-_selco_-emenda_deputado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/264/5-_selco_requerimento_chuva_de_granizo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/270/6-_quiteria_-informacoes_recomendacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/281/7-quiteria_-_casinhas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/308/8-_requerimento_quiteria_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_resolucao_1_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/238/1-_projeto_de_lei_complementar-_exe_altera_mapa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/239/2-_projeto_de_lei_complementar_exe_-_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/243/1-_projeto_decreto_legislativo_-aprova_as_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/291/p_d_l_no_2_aprova_as_contas_executivo_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/214/1-_autografo_pl_1_leg.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/215/2-_autografo_pl_2_leg.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/216/3-_autografo_pl_3_leg.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/217/4-_autografo_pl_4_exe.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/218/5-_autografo_pl_5_exe.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/276/11-_autografo_ldo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/271/13-_autografo_muda_lei_1931.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/277/15-_autografo_abre_credito_1949325.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/282/16-_autografo_-exe_acrescenta_dispositivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/294/17-_autografo_pl_17-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/278/18-_pl_exe-_conseg.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/279/19-_autografo_pl_19-_conseg.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/286/20-_pl_exe_-_aesupar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/288/21-_autografo_rpv.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/289/22-_autografo_pl_22_cispar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/295/23-_autografo_pl_23-_issqn.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/318/24-_aut_pl_exe_loa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/300/25-_autografo_pmc.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/306/26-_pl_exe_autografo_credito_especial_22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/319/27-_autografo_pl_exe_denomina_proprios.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/309/28-_autografo_cmdpd.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/310/29-_autografo_pl_ciedepar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/311/31-autografo_pl_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/312/32-_autografo_pl_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/313/33-_autografo_pl_adca.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2024/314/34-_autografo_pl_abertura_de_credito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>