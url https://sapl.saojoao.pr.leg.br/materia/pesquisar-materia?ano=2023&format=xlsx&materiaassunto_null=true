--- v0 (2026-02-22)
+++ v1 (2026-05-24)
@@ -54,1575 +54,1575 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>LAÍS, QUITÉRIA, SELÇO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/71/1-_pl_leg_-revisao_susidio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/71/1-_pl_leg_-revisao_susidio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios do Presidente da Câmara e dos vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/72/2-_pl_leg-_subsidios_prefeito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/72/2-_pl_leg-_subsidios_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos Subsídios do Prefeito, Vice-Prefeito, dos Secretários e Chefe de Gabinete</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JONI ZANELLA FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/74/3-pl_-_exe_reajuste_10.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/74/3-pl_-_exe_reajuste_10.pdf</t>
   </si>
   <si>
     <t>Realiza a revisão dos vencimentos para os cargos do Poder Executivo Municipal de São João e altera Tabelas de Vencimento e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/75/4-pl-_leg-_reajuste_10.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/75/4-pl-_leg-_reajuste_10.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos vencimentos dos servidores da Câmara de Vereadores de São João.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/77/5-_projeto_lei_exe_nova_redacao_1880.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/77/5-_projeto_lei_exe_nova_redacao_1880.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao parágrafo único, do art. 1°, da Lei n° 1.880, de 10 de outubro de 2019, alterado pela Lei n° 1.953, de 23 de fevereiro de 2021, para incluir atividades culturais e esportivas no rol de competições organizadas pelo Poder Público Municipal.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/78/6-projeto_de_lei_exe_sistema_cultura.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/78/6-projeto_de_lei_exe_sistema_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de São João-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/86/7-_exe_-_nova_redacao_1632.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/86/7-_exe_-_nova_redacao_1632.pdf</t>
   </si>
   <si>
     <t>Dá nova redação, acrescenta dispositivos e atualiza o valor da Bolsa Estágio de que trata a Lei n° 1.632, de 7 de maio de 2015 (Disciplina a concessão de bolsa de estágio a estudantes de nível médio, técnico e superior, no âmbito do Poder Executivo do Município de São João e dá outras providências).</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ARNILDO POLLERMANN, CLAUDECIR ZOLET, CLÓVIS DIAS, GESSI CAMARGO, LAÍS, QUITÉRIA, SELÇO, VOLMIR</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/90/8-pl_exe_capelas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/90/8-pl_exe_capelas.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a   OBDC - ORDEM BRASILEIRA DE CAPELAES – O GRANDE SOU EU.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ALDECIR BARANCELLI, ARNILDO POLLERMANN, CLAUDECIR ZOLET, CLÓVIS DIAS, GESSI CAMARGO, LAÍS, QUITÉRIA, SELÇO, VOLMIR</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/91/9_-pl_leg_sos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/91/9_-pl_leg_sos.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a   ASSOCIAÇÃO DE DEFESA DOS ANIMAIS DE SÃO JOÃO – SOS ANIMAIS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/92/10-pl_exe_operacao_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/92/10-pl_exe_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a contratar operação de crédito com a Caixa Econômica Federal, no âmbito do Programa Pró-Moradia, ou seu sucedâneo.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/102/11-_pl_exe_-_reajuste_agente.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/102/11-_pl_exe_-_reajuste_agente.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos inicias para os cargos que especifica em razão da Emenda Constitucional n° 120, de 5 de maio de 2022 e do aumento de vencimentos concedidos aos servidores municipais pela Lei n° 2.009, de 14 de março de 2023.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/103/12-_pl_exe_abertura_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/103/12-_pl_exe_abertura_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2023, no valor de R$ 230.000,00.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/108/13-_exe-_abertura_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/108/13-_exe-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2023, no valor de R$ 490.000,00.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/110/14-_exe_pl_fundo_municipal.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/110/14-_exe_pl_fundo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Saneamento Básico e Ambiental do Município de São João e dá outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/111/15-_exe_pl_fundo_municipal_turismo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/111/15-_exe_pl_fundo_municipal_turismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal do Turismo - FUMTUR no Município de São João e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/112/16-_exe_pl__bovino_leiteiro.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/112/16-_exe_pl__bovino_leiteiro.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Melhoramento Genético Bovino Leiteiro no município de São João e dá outras providências.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/113/17-_exe_pl_ciedepar.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/113/17-_exe_pl_ciedepar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São João a participar do Consórcio Intermunicipal de Educação e Ensino do Paraná.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/114/18-_exe_pl_familia_acolhedora.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/114/18-_exe_pl_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei n° 1.914, de 01 de setembro de 2020 que instituiu o Serviço de Família Acolhedora no Município de São João.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/115/19-_pl_exe-_cria_vagas_de_cargo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/115/19-_pl_exe-_cria_vagas_de_cargo.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Agente de Apoio Educacional do quadro geral dos servidores municipais e dá outras  providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/117/20-_pl_exe_520..pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/117/20-_pl_exe_520..pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2023, no valor de R$ 520.000,00.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/129/22-_exe-_projeto_apae_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/129/22-_exe-_projeto_apae_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2023, no valor de R$ 102.826,69.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/130/23-_pl_exe_afetacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/130/23-_pl_exe_afetacao.pdf</t>
   </si>
   <si>
     <t>Afeta como área de uso comum do povo a área que especifica passando a constituir a Rua Gralha Azul e dá outras providências</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>QUITÉRIA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/131/24-pl_leg_quiteria_-_auxilio_altera.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/131/24-pl_leg_quiteria_-_auxilio_altera.pdf</t>
   </si>
   <si>
     <t>Altera o § 3º do art. 1º da  Lei nº 1.847, de 12 dezembro de 2018.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/132/25-_pl_exe_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/132/25-_pl_exe_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Acrescenta §§ ao art. 47, da Lei n° 1.899, de 20 de março de 2020 que dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/136/26-pl_exe_escritura_joao_maria.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/136/26-pl_exe_escritura_joao_maria.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 3°, da Lei n° 1.752/2017 alterada pela Lei nº 1.834/2018.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/138/27-_exe_-_ratfica_alteracoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/138/27-_exe_-_ratfica_alteracoes.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções e estatuto social do consórcio intermunicipal de saúde.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/139/28-_exe_garantisudoeste.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/139/28-_exe_garantisudoeste.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Parceria com a Sociedade de Garantia de Crédito do Sudoeste do Paraná – GARANTISUDOESTE e alocar recursos em conta corrente específica, a título de garantia de financiamentos concedidos por instituições financeiras conveniadas à GARANTISUDOESTE.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/140/29-exe_prog_minha_casa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/140/29-exe_prog_minha_casa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida para Município com até 80.000 habitantes (preferencialmente) conforme disposto na Lei no 11.977 de 07 de Julho de 2009, na Portaria no 725 de 05 de Junho de 2023 e na Lei no 14.620 de 13 de Julho de 2023, e ainda nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/141/30-_exe_-_mais_medicos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/141/30-_exe_-_mais_medicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder Bolsa Auxílio Moradia e Auxilio Alimentação aos médicos vinculados ao programa Mais Médicos e dá outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/146/31-_pl_leg_-placas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/146/31-_pl_leg_-placas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação obrigatória de placas informativas sobre adoção nas unidades públicas e privadas de saúde e nas instituições de educação e de ensino das redes pública e privada do Município de São João, na forma que especifica.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>VALDIR WIESENHUTTER</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/149/32-pl_exe_piso_salarial.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/149/32-pl_exe_piso_salarial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o repasse da Assistência Financeira Complementar da União, destinada ao cumprimento do Piso Salarial Nacional de Enfermeiros, Técnicos e Auxiliares de Enfermagem e Parteiras.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/152/33-_pl_exe_politica_habitacional.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/152/33-_pl_exe_politica_habitacional.pdf</t>
   </si>
   <si>
     <t>Estabelece a Política Habitacional de São João e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/158/34-pl_exe_-programa_de_acolhimento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/158/34-pl_exe_-programa_de_acolhimento.pdf</t>
   </si>
   <si>
     <t>Institui o Programa São João Cuidando com Amor, de acolhimento em família acolhedora para idosos e adultos com deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/164/35-_exe_operacao_caixa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/164/35-_exe_operacao_caixa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL, e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/168/36-_pl_exe_loa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/168/36-_pl_exe_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de São João, para o exercício financeiro de 2024 em R$ 81.700.000,00.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/177/37-_exe_pl_cria_e_altera_cargo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/177/37-_exe_pl_cria_e_altera_cargo.pdf</t>
   </si>
   <si>
     <t>Cria e Altera os Cargos que especifica do Quadro Efetivo do Executivo de São João e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/178/38-exe_apoio_prod_rurais.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/178/38-exe_apoio_prod_rurais.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 1.771, de 6 de junho de 2017 e seu Anexo I e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/180/39-_exe_pl_simpoa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/180/39-_exe_pl_simpoa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA).</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/181/40-exe-_criar_fundo_calamidade.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/181/40-exe-_criar_fundo_calamidade.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal para Calamidades Públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/183/41-_exe_-_abertura_credito_170.07621.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/183/41-_exe_-_abertura_credito_170.07621.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2023, no valor de R$ 170.076,21.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/188/42-_exe_-_106.28550.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/188/42-_exe_-_106.28550.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial, no Orçamento de 2023, no valor de R$ 106.285,50.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/189/43-_exe-_15000.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/189/43-_exe-_15000.pdf</t>
   </si>
   <si>
     <t>Concede abono aos servidores municipais.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/190/44-_leg-_fixacao_prefei_secret.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/190/44-_leg-_fixacao_prefei_secret.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio do Prefeito, do Vice-Prefeito, dos Secretários e do Chefe de Gabinete para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/191/45-leg_fixa_ver_e_preside.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/191/45-leg_fixa_ver_e_preside.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação do subsídio mensal  dos Vereadores e do Presidente da Câmara Municipal de São João para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028”.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/194/46-exe_projeto_desafeta_terra.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/194/46-exe_projeto_desafeta_terra.pdf</t>
   </si>
   <si>
     <t>Desafeta área de terra de propriedade do município de São João e dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/201/47-exe_-quiosque.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/201/47-exe_-quiosque.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão Onerosa visando a Administração e exploração comercial do quiosque junto ao Parque Ambiental Antônio Gasparetto, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>SELÇO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/73/1-_selco_auxilio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/73/1-_selco_auxilio.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja estudado a possibilidade de estender a todos os funcionários o auxílio vale alimentação.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>GESSI CAMARGO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/76/2-gessi_-play_grond.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/76/2-gessi_-play_grond.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis para que:_x000D_
 -Seja instalado uma Academia ao ar Livre e um Play Ground no Espaço vazio localizado nos Fundos do Ginásio de Esportes Municipal; _x000D_
 -Seja instalado um Play Ground na Escola São João- Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/79/3_-_quiteria_lombada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/79/3_-_quiteria_lombada.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário dessa casa de Leis, que seja avaliada a possibilidade de uma lombada ou faixa elevada na rua da Paz.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/80/4-_selco_-_ponto_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/80/4-_selco_-_ponto_onibus.pdf</t>
   </si>
   <si>
     <t>Indica o Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja construído um novo ponto de ônibus ou seja ampliado o existente na Escola Castro Alves.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/81/5-selco_-area_de_refugio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/81/5-selco_-area_de_refugio.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa - Área de refúgio</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/85/6-_gessi_tecnico_rx.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/85/6-_gessi_tecnico_rx.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis para que:_x000D_
 Exmo. Sr. Prefeito Municipal, a fim que de o município proceda a abertura de 1 vaga para técnico de raio-x para atuar no Pronto Atendimento Municipal 24h, visto a necessidade de ampliação do horário de atendimento desse serviço no município durante o período noturno, feriados, recessos e finais de semana.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>CLAUDECIR ZOLET</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/87/7-ind_claudecir_-_calcada_cidada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/87/7-ind_claudecir_-_calcada_cidada.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis para que:_x000D_
 PROVIDENCIE A CONSTRUÇÃO DE CALÇADA CIDADÃ EM FRENTE À ESCOLA ESTADUAL TANCREDO NEVES.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/93/8-_selco_limpeza.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/93/8-_selco_limpeza.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja realizado a limpeza na lateral da estrada que liga o Distrito de Vila Paraíso a Nova Lourdes e em alguns trechos da estrada que liga cidade até o Distrito Dois Irmãos.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/94/9-quiteria-_rua_das_hortensia.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/94/9-quiteria-_rua_das_hortensia.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário dessa casa de Leis, que seja feita lombada ou faixa elevada na Rua Salvador no loteamento Catarinense e na Rua das Hortênsia no Bairro Monte Castelo.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/95/10-quiteria-_rua_santo_antonio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/95/10-quiteria-_rua_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário dessa casa de Leis, que seja criada vaga para embarque e desembarque na Rua Santo Antônio em frente ao posto de saúde.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/96/11-quiteria-_cameras.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/96/11-quiteria-_cameras.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário dessa casa de Leis, que sejam instaladas Câmeras de seguranças nos parquinhos e intensificada a iluminação nesses locais.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/97/12-claudecir_abertura_rua.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/97/12-claudecir_abertura_rua.pdf</t>
   </si>
   <si>
     <t>“1. Reabertura de parte da Rua Nei Braga, nos cruzamentos com a Rua Tiradentes e com a Avenida XV de Novembro, que íntegra o Quadro Urbano do Distrito de Nova Lourdes, que, inclusive, consta na Planta do Perímetro Urbano do referido distrito junto à Prefeitura Municipal de São João/PR, que está sendo utilizada por terceiros com plantações agrícolas. 2. A readequação integral da Rua Nei Braga, que, diga-se, está intransitável”.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/98/13-_selco_academia.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/98/13-_selco_academia.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja realizado de forma continua os devidos reparos e substituição dos aparelhos de academia ao ar livre instalados no parque  ambiental do Município.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>GESSI CAMARGO, QUITÉRIA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/100/14-quiteria_gessi_seguranca.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/100/14-quiteria_gessi_seguranca.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário dessa casa de Leis, que haja permanência de um responsável pela segurança nas creches e Escolas Municipais.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/101/15-selco_manutencao_de_estrada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/101/15-selco_manutencao_de_estrada.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido Plenário desta casa de Leis, que seja realizado manutenção e cascalhamento na estrada de acesso a casa do senhor Valdecir da Maia na Linha Planalto próximo ao trevo saída para São Jorge D'oeste.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/104/16-_selco_gessi_iluminacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/104/16-_selco_gessi_iluminacao.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal, depois de ouvido Plenário desta Casa de Leis, que seja instalado iluminação Pública na rua Valdomiro Schimieleski em frente ao local destinado a Praça Santa Isabel</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/105/17-gessi_-horas_psicologico.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/105/17-gessi_-horas_psicologico.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis para que: Seja realizado o aumento na quantidade de horas e profissionais para atendimento psicológico nas escolas municipais e CMEIS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/106/18-_quiteria_ponto_de_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/106/18-_quiteria_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, após ouvir o plenário dessa casa de leis, que seja realizada a construção de um ponto de ônibus na Rua expedicionário, esquina com a Rua João Pessoa, no bairro Santa Luzia</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/107/19-_quiteria_e_gessi_botao_panico.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/107/19-_quiteria_e_gessi_botao_panico.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário dessa casa de Leis, que implante junto ao sistema Registro de Classe Online (RCO), o botão do pânico vinculado à Polícia Militar.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/109/20-_claudecir_-_reformas_posto.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/109/20-_claudecir_-_reformas_posto.pdf</t>
   </si>
   <si>
     <t>Súmula: “Reforma, Ampliação e melhorias no Posto de Saúde do Distrito de Nova Lourdes”.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/116/21-_gessi_13o_salario.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/116/21-_gessi_13o_salario.pdf</t>
   </si>
   <si>
     <t>Realize o adiantamento da primeira parcela do décimo terceiro para os Servidores Públicos do Município até o dia 20 de junho de 2023.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/118/22-_claudecir_-_melhorias_distrito_n_l.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/118/22-_claudecir_-_melhorias_distrito_n_l.pdf</t>
   </si>
   <si>
     <t>Melhorias para o Distrito de Nova Lourdes.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/119/23-_selco_-_reparos_asfalto_2_irmao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/119/23-_selco_-_reparos_asfalto_2_irmao.pdf</t>
   </si>
   <si>
     <t>Reparos e Melhorias no asfalto que liga a cidade até o Distrito de Dois Irmãos.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/120/24-_selco__recape_asfaltico_sao_roque.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/120/24-_selco__recape_asfaltico_sao_roque.pdf</t>
   </si>
   <si>
     <t>Recape asfáltico no calçamento que liga rodovia PR 562 até a Comunidade São Roque.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/121/25-selco_calcamento_ov_a_fs.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/121/25-selco_calcamento_ov_a_fs.pdf</t>
   </si>
   <si>
     <t>Pavimentação com Pedras irregulares na Estrada de Ouro Verde sentido Flor da Serra.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/126/27-_selco-_indica_bueiro.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/126/27-_selco-_indica_bueiro.pdf</t>
   </si>
   <si>
     <t>que seja construído um bueiro na estrada do Cristo Rei mais precisamente ao lado do Pavilhão da Comunidade</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/127/28-selco_camara_monitoramento_distritos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/127/28-selco_camara_monitoramento_distritos.pdf</t>
   </si>
   <si>
     <t>que seja instalado câmera de monitoramento  nos Distritos de Nosso Município.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/128/29-_selco_lampadas_e_ampliacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/128/29-_selco_lampadas_e_ampliacao.pdf</t>
   </si>
   <si>
     <t>que seja realizado troca de lâmpadas e realizada ampliação da rede de iluminação pública na Rua Duque de Caxias, no Distrito de Vila Paraíso.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/137/30-_gessi_-_medico.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/137/30-_gessi_-_medico.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis para que seja feito a Contratação de um Médico NEUROPEDIATRA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/142/31-_quiteria_lot._diesel.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/142/31-_quiteria_lot._diesel.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário dessa casa de Leis, que seja feita faixa de elevação, lombada ou que haja maior sinalização na Rua Valdecir Diesel, no Loteamento Diesel (saída para Linha Brasil). Também indica a instalação de placas com os nomes das ruas, e sinalização vertical e horizontal de trânsito que proporcione maior segurança aos moradores locais.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/143/32-_gessi_dirceu_mezza.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/143/32-_gessi_dirceu_mezza.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, para que seja nomeada a estrada municipal do distrito de Vila Paraíso ao distrito de Nova Lurdes para estrada municipal Dirceu Mezzaroba.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/148/34-selco_quadra_sintertica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/148/34-selco_quadra_sintertica.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja realizado melhorias na quadra de grama sintética, localizada próximo ao Lago no Parque Ambiental Antonio Gasparetto do Municipio.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/150/35-_selco_-_melhorias_calcamento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/150/35-_selco_-_melhorias_calcamento.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de leis, que seja realizado melhorias no calçamento que liga a Rua das Margaridas e Rua dos Cravos no Bairro Monte Castelo.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/151/36-selco_boca_de_lobo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/151/36-selco_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja realizado melhorias nas bocas de lobo no Bairro Morumbi, mais precisamente na Rua Padre Irineo Bennemann.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/153/37-_selco_-estrada_mello.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/153/37-_selco_-estrada_mello.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário dessa casa de Leis, que seja realizado melhorias (Cascalhamento) na estrada de acesso a casa da Senhora Maria de Mello na Comunidade da Linha Brasil.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/155/38-_quiteria_-sos_animais.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/155/38-_quiteria_-sos_animais.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvido o plenário dessa casa de Leis, que a Prefeitura passe a realizar doação de ração a entidade de proteção e defesa dos animais “SOS ANIMAIS”, pois tem reconhecido o seu interesse público e função social. Para tanto, não é necessária autorização legislativa e realização de avaliação prévia ou procedimento licitatório; mas devem ser observados os princípios que regem a administração pública, com destaque para o tratamento isonômico e impessoal a instituição beneficiada.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/156/39-_gessi_-estrada_7.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/156/39-_gessi_-estrada_7.pdf</t>
   </si>
   <si>
     <t>Indica o Executivo Municipal, depois de ouvido o plenário desta casa de Leis para que determine ao setor competente que tome as providências no sentido de proceder o alargamento da Ponte e reparos asfáltico na estrada municipal entre o município de São João e a comunidade do 7 de Setembro.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/159/40-zolet_-sinalizar_placa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/159/40-zolet_-sinalizar_placa.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, no uso das suas prerrogativas legais e regimentais, REQUER, que após a tramitação regimental, seja encaminhado ao Chefe do Poder Executivo Municipal, Clóvis Mateus Cuccolotto, o pedido descrito para que o mesmo adote as medidas necessárias para a sua conclusão: _x000D_
 _x000D_
 “1. Placa indicando o “BAIRRO MONTE CASTELO” próximo a rotatória localizada na AV. Francisco Augustin nas proximidades da GIVEL VEÍUCULOS e UNIÃO CLUBE DE CAMPO nos dois sentidos da Avenida.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/160/41-_selco-_cascalho.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/160/41-_selco-_cascalho.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja realizado melhorias(manutenção e cascalhamento) na estrada que liga o Distrito de Dois Irmãos a Nova Lourdes.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>CLÓVIS DIAS</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/162/42-clovis_-cascalho_flor_da_serra.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/162/42-clovis_-cascalho_flor_da_serra.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja realizado manutenção e reposição de cascalho na estrada rural na comunidade de Flor da Serra sentido ao Município de Sulina-PR passando pela Linha Rech.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/163/43-_gessi_-_ponto_de_onibus.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/163/43-_gessi_-_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, a possibilidade de realizar a instalação de três abrigos para os pontos de ônibus. Primeiro na Avenida Francisco Augustin próximo ao trevo na saída para São Jorge D´Oeste, segundo na PR 562, entrada do loteamento Robetti, anexo o posto de combustível Coasul e o terceiro na PR 562, na entrada do Sr. Fermiane e Chioquetta São João.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/167/44-_gessi_-_gratificacao_natalina.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/167/44-_gessi_-_gratificacao_natalina.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e a Secretaria de Finanças Municipal, a viabilidade para que seja destinado uma gratificação natalina para todos os funcionários públicos municipais de São João.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/171/45-_selco_faixa_elevada.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/171/45-_selco_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal depois de ouvido o plenário desta casa de Leis que seja feito uma faixa elevada ou instalação de Redutor de velocidade na Rua Santa Isabel, no loteamento Por do Sol, no bairro Santa Isabel.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/172/46-_selco_escola_ouro_verde_agua.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/172/46-_selco_escola_ouro_verde_agua.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal depois de ouvido o plenário desta casa de leis que seja estudado a forma através de boca de lobo ou canalização, para eliminar a agua que fica represada na Rua da Escola do Distrito de Ouro Verde.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/173/47-quiteria-rua_duque_de_caxias.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/173/47-quiteria-rua_duque_de_caxias.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que sejam realizadas melhorias na Rua Duque de Caxias, próximo a Fábrica de Ração da Coasul.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/175/48-_selco_-_tubulacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/175/48-_selco_-_tubulacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido o plenário desta casa de Leis, que seja regularizado a tubulação em frente em frente o Ginásio de esportes do Distrito de Dois Irmãos.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/176/49-_selco-_recape_asf.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/176/49-_selco-_recape_asf.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal depois de ouvido o plenário desta casa de Leis que seja realizado recape asfáltico na Rua Rio Grande do Sul.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>ALDECIR BARANCELLI, GESSI CAMARGO, LAÍS</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/182/50-_aldecir_-_indica_denomina_proprio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/182/50-_aldecir_-_indica_denomina_proprio.pdf</t>
   </si>
   <si>
     <t>O Vereador que ao presente subscreve depois de ouvido o Plenário desta Casa de Leis indica ao Chefe do Poder Executivo Municipal, que seja denominado a Capela Mortuária Municipal Localizada no Cemitério Municipal de São João de “CAPÉLA MORTUÁRIA ATILIO FONTANIVE”.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/186/51-_selco-_faixa_elevada_getulio_vargas.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/186/51-_selco-_faixa_elevada_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal depois de ouvido o plenário desta casa de Leis, que seja feito uma faixa elevada ou instalação de redutor de velocidade na Getúlio Vargas, mais precisamente na esquina com a Rua São Miguel ou Rua Santa Rita.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/187/52-_selco_-_ventilacao_centro_eventos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/187/52-_selco_-_ventilacao_centro_eventos.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal, depois de ouvido Plenário desta casa de Leis, para que seja instalado um  sistema de ventilação no Centro de Eventos Gentil Bonissoni.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/193/53-_selco_-limpeza.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/193/53-_selco_-limpeza.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, depois de ouvido Plenário desta casa de Leis, que seja realizado a limpeza: -na pista de caminhada e no Lago localizado no Loteamento Catarinense(Bairro União); - no terreno da Prefeitura no Bairro Primavera, mais precisamente, no terreno de frente a rua Miguel Xavier Penha; - e no terreno da Prefeitura qual faz divisa com o conjunto habitacional no Bairro Santa Isabel.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/70/1-req-_quiteria.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/70/1-req-_quiteria.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE O PISO SALARIAL DOS PROFESSORES</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>SELÇO, QUITÉRIA</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/99/2-selco_quit-informa_10.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/99/2-selco_quit-informa_10.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exª. que sejam solicitadas ao Sr. Prefeito Municipal informações para maior esclarecimento referente ao PL nº 10/2023:</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/124/3-_req-_cjr-pl_162023.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/124/3-_req-_cjr-pl_162023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE O PROJETO DE LEI 16/2023</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/125/4-_req-_selco_-_informacoes_agua_bela_vista.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/125/4-_req-_selco_-_informacoes_agua_bela_vista.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/154/5-_quiteria-_licenca_prefeito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/154/5-_quiteria-_licenca_prefeito.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exª. que sejam solicitadas ao Sr. Prefeito Municipal cópia da ATA de transmissão de cargo, conforme publicação em rede social, pois não encontrei em diário oficial, para maior esclarecimento com relação a licença.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/157/6-_selco-_informacoes_secretaria_viacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/157/6-_selco-_informacoes_secretaria_viacao.pdf</t>
   </si>
   <si>
     <t>Requer junto ao Executivo Municipal informações da Secretária Municipal de Viação, Obras e Serviços Públicos Urbanos e/ou Secretária de Desenvolvimento Económico, relatório de todos os Serviços realizados (açudes, cascalho e terraplanagens), nas propriedades rurais do Município, descrito o serviço realizado; quantidade de hora-maquina e/ou cargas de cascalho e todas as solicitações de serviços protocoladas desde a data de 03/01/2023.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/161/7-quiteria_-exames.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/161/7-quiteria_-exames.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE AS REQUISIÇÕES DE EXAMES.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/165/8-_selco_requer_informacoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/165/8-_selco_requer_informacoes.pdf</t>
   </si>
   <si>
     <t>REQUER, junto ao Executivo Municipal informações da Secretaria Municipal de Ação Social e demais Secretarias, qual a programação que será realizada em comemoração ao dia do Idoso em nosso Município;</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>ALDECIR BARANCELLI</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/166/9-aldecir_requerimento.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/166/9-aldecir_requerimento.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora envio de oficio em apoio ao Congresso Nacional, em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/170/10-_selco__informacoes_35.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/170/10-_selco__informacoes_35.pdf</t>
   </si>
   <si>
     <t>A Comissão de Justiça e Redação  Requer junto ao Executivo Municipal informações referentes ao Projeto de Lei nº 35 de 19 de setembro de 2023.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/174/11-_selco_informacoes_secretaria_viacao..pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/174/11-_selco_informacoes_secretaria_viacao..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Executivo Municipal Informações da Secretaria Municipal de Viação...</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/195/12-_quiteria_-.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/195/12-_quiteria_-.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE RECURSOS PARA CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/198/13-_quiteria_procedimentos_odontologicos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/198/13-_quiteria_procedimentos_odontologicos.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE LISTA DE PROCEDIMENTOS ODONTOLÓGICOS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/199/14-_clovis_cfo_-informacao_alienacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/199/14-_clovis_cfo_-informacao_alienacao.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE ALIENAÇÃO DE LOTES MUNICIPAIS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/202/15-selco_requerimento_informacoes.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/202/15-selco_requerimento_informacoes.pdf</t>
   </si>
   <si>
     <t>Informações serviços prestados conforme Lei nº 1771/2017</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/133/1-resolucao_pl_lei_organica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/133/1-resolucao_pl_lei_organica.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Especial para estudo e elaboração de propostas para atualização do Regimento Interno da Câmara Municipal e da Lei Orgânica Municipal de São João.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>LAÍS</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/196/2-_projeto_resolucao_acesso_informacao.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/196/2-_projeto_resolucao_acesso_informacao.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Acesso à Informação Pública pelo Cidadão (Lei Federal nº 12.527/2011), no âmbito do Poder Legislativo Municipal, cria Normas de Procedimentos e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/197/3-_projeto_resolucao_regulamenta_14133.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/197/3-_projeto_resolucao_regulamenta_14133.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI Nº 14.133/2021, QUE DISPÕE SOBRE A SISTEMÁTICA DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE SÃO JOÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/169/1-_pdl_aprova_as_contas_exe_21.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/169/1-_pdl_aprova_as_contas_exe_21.pdf</t>
   </si>
   <si>
     <t>Aprova com ressalva a prestação de contas do Executivo Municipal de São João, referente ao exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/145/2-_mocao_conseg.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/145/2-_mocao_conseg.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, usando das atribuições que lhe são conferidas pelo artigo 252 do Regimento Interno desta Casa e após a anuência do Plenário, requerem, respeitosamente, o encaminhamento da presente MOÇÃO DE CONGRATULAÇÃO ao CONSELHO COMUNITÁRIO DE SEGURANÇA pelo excelente trabalho realizado nos últimos anos em nosso Município.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>QUITÉRIA, SELÇO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/147/3-_mocao_congrat-_taekwondo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/147/3-_mocao_congrat-_taekwondo.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, usando das atribuições que lhe são conferidas pelo artigo 252 do Regimento Interno desta Casa e após a anuência do Plenário, requerem, respeitosamente, o encaminhamento da presente MOÇÃO DE CONGRATULAÇÃO aos atletas Laura Vitória Kerchner ,Maria Heloísa de Almeida, Mauro Junior Cella Schuastz, Nandha Rafaella Vasconcelos Muller, Arthur Henrique Sales Derlan e ao professor Jonas de Oliveira (Técnico Seleção Paranaense) pelo excelente resultado obtido no Super Campeonato Brasileiro de Taekwondo.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/184/4-_mocao_congratulacao_ccmsj.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/184/4-_mocao_congratulacao_ccmsj.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, usando das atribuições que lhe são conferidas pelo artigo 252 do Regimento Interno desta Casa e após a anuência do Plenário, requerem, respeitosamente, o encaminhamento da presente MOÇÃO DE CONGRATULAÇÃO ao Conselho da Comunidade do Município de São João pelo excelente trabalho realizado.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>EMENDAS</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/185/38-_emenda_1_ao_pl_38_-selco.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/185/38-_emenda_1_ao_pl_38_-selco.pdf</t>
   </si>
   <si>
     <t>Modificar o anexo I do Projeto de Lei nº 38 de 24 de outubro de 2023, que “Altera dispositivos da Lei 1.771, de 6 de junho de 2017 e seu Anexo e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>CLÓVIS DIAS, GESSI CAMARGO, QUITÉRIA, SELÇO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/192/1-proposta_emenda_lei_organica.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/192/1-proposta_emenda_lei_organica.pdf</t>
   </si>
   <si>
     <t>Acrescenta, modifica e revoga dispositivos da Lei Orgânica do Município de São João.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>AUTÓGRAFO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/82/1-_aut_pl_1.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/82/1-_aut_pl_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios do Presidente da Câmara e dos Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/83/2-_aut_pl_2.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/83/2-_aut_pl_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios do Prefeito, Vice-Prefeito, dos Secretários Municipais e Chefe de gabinete</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/88/3-aut_pl_3_exe.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/88/3-aut_pl_3_exe.pdf</t>
   </si>
   <si>
     <t>Realiza a revisão dos vencimentos para os cargos do Poder Executivo Municipal de São João e altera Tabelas de Vencimento e dá outras providências</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/89/4-_aut_pl_4_leg.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/89/4-_aut_pl_4_leg.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos vencimentos dos Servidores da Câmara de Vereadores de São João.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/134/15-_pl_exe_aut.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/134/15-_pl_exe_aut.pdf</t>
   </si>
   <si>
     <t>AUTÓGRAFO-  Dispõe sobre a criação do Fundo Municipal do Turismo - FUMTUR no Município de São João e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA - GdaP</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/135/17-_aut_pl_exe.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/135/17-_aut_pl_exe.pdf</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/219/27-_autografo_pl_27_exe.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/219/27-_autografo_pl_27_exe.pdf</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/220/28-_autografo_pl_28_exe-garantisudoeste.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/220/28-_autografo_pl_28_exe-garantisudoeste.pdf</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/221/29-_autografo_pl_29_exe-minha_casa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/221/29-_autografo_pl_29_exe-minha_casa.pdf</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/222/30-_autografo_pl_30_exe_bolsa_auxilio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/222/30-_autografo_pl_30_exe_bolsa_auxilio.pdf</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/179/34-autografo_pl_34.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/179/34-autografo_pl_34.pdf</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/223/30-_autografo_pl_30_exe_bolsa_auxilio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/223/30-_autografo_pl_30_exe_bolsa_auxilio.pdf</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/224/36-_autografo_pl_36_exe_loa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/224/36-_autografo_pl_36_exe_loa.pdf</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/225/37-_autografo_pl_37_exe_-_cria_e_altera_cargos.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/225/37-_autografo_pl_37_exe_-_cria_e_altera_cargos.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/227/38-_autografo_pl_38_exe_altera_1771.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/227/38-_autografo_pl_38_exe_altera_1771.pdf</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/228/39-_autografo_pl_39-_exe_simpoa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/228/39-_autografo_pl_39-_exe_simpoa.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/229/40-_autografo_pl_n_40_exe_cria_fundo.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/229/40-_autografo_pl_n_40_exe_cria_fundo.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/230/41-_autografo_pl_n_41_exe_-credito_adicional.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/230/41-_autografo_pl_n_41_exe_-credito_adicional.pdf</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/231/42-_autografo_pl_42_exe-_abertura_de_credito.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/231/42-_autografo_pl_42_exe-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/232/43-_autografo_pl_n_43_exe-_concede_abono.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/232/43-_autografo_pl_n_43_exe-_concede_abono.pdf</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/233/44-_autografo_pl_n_44_exe-_fixacao_do_subsidio.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/233/44-_autografo_pl_n_44_exe-_fixacao_do_subsidio.pdf</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/234/45-_autografo_pl_n_45_leg_-_fixacao_25_a28.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/234/45-_autografo_pl_n_45_leg_-_fixacao_25_a28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal  dos Vereadores e do Presidente da Câmara Municipal de São João para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/235/46-_autografo_pl_46-_exe_desafeta.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/235/46-_autografo_pl_46-_exe_desafeta.pdf</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/236/47-_autografo_pl_n_47_exe-_concessao_onerosa.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/236/47-_autografo_pl_n_47_exe-_concessao_onerosa.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/200/oficio_no_160-2023.pdf</t>
+    <t>http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/200/oficio_no_160-2023.pdf</t>
   </si>
   <si>
     <t>Ofício nº 160/2023_x000D_
 Ref. Requerimento nº 14/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1930,68 +1930,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/71/1-_pl_leg_-revisao_susidio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/72/2-_pl_leg-_subsidios_prefeito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/74/3-pl_-_exe_reajuste_10.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/75/4-pl-_leg-_reajuste_10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/77/5-_projeto_lei_exe_nova_redacao_1880.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/78/6-projeto_de_lei_exe_sistema_cultura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/86/7-_exe_-_nova_redacao_1632.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/90/8-pl_exe_capelas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/91/9_-pl_leg_sos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/92/10-pl_exe_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/102/11-_pl_exe_-_reajuste_agente.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/103/12-_pl_exe_abertura_credito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/108/13-_exe-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/110/14-_exe_pl_fundo_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/111/15-_exe_pl_fundo_municipal_turismo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/112/16-_exe_pl__bovino_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/113/17-_exe_pl_ciedepar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/114/18-_exe_pl_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/115/19-_pl_exe-_cria_vagas_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/117/20-_pl_exe_520..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/129/22-_exe-_projeto_apae_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/130/23-_pl_exe_afetacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/131/24-pl_leg_quiteria_-_auxilio_altera.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/132/25-_pl_exe_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/136/26-pl_exe_escritura_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/138/27-_exe_-_ratfica_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/139/28-_exe_garantisudoeste.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/140/29-exe_prog_minha_casa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/141/30-_exe_-_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/146/31-_pl_leg_-placas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/149/32-pl_exe_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/152/33-_pl_exe_politica_habitacional.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/158/34-pl_exe_-programa_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/164/35-_exe_operacao_caixa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/168/36-_pl_exe_loa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/177/37-_exe_pl_cria_e_altera_cargo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/178/38-exe_apoio_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/180/39-_exe_pl_simpoa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/181/40-exe-_criar_fundo_calamidade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/183/41-_exe_-_abertura_credito_170.07621.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/188/42-_exe_-_106.28550.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/189/43-_exe-_15000.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/190/44-_leg-_fixacao_prefei_secret.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/191/45-leg_fixa_ver_e_preside.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/194/46-exe_projeto_desafeta_terra.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/201/47-exe_-quiosque.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/73/1-_selco_auxilio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/76/2-gessi_-play_grond.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/79/3_-_quiteria_lombada.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/80/4-_selco_-_ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/81/5-selco_-area_de_refugio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/85/6-_gessi_tecnico_rx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/87/7-ind_claudecir_-_calcada_cidada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/93/8-_selco_limpeza.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/94/9-quiteria-_rua_das_hortensia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/95/10-quiteria-_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/96/11-quiteria-_cameras.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/97/12-claudecir_abertura_rua.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/98/13-_selco_academia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/100/14-quiteria_gessi_seguranca.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/101/15-selco_manutencao_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/104/16-_selco_gessi_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/105/17-gessi_-horas_psicologico.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/106/18-_quiteria_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/107/19-_quiteria_e_gessi_botao_panico.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/109/20-_claudecir_-_reformas_posto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/116/21-_gessi_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/118/22-_claudecir_-_melhorias_distrito_n_l.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/119/23-_selco_-_reparos_asfalto_2_irmao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/120/24-_selco__recape_asfaltico_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/121/25-selco_calcamento_ov_a_fs.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/126/27-_selco-_indica_bueiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/127/28-selco_camara_monitoramento_distritos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/128/29-_selco_lampadas_e_ampliacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/137/30-_gessi_-_medico.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/142/31-_quiteria_lot._diesel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/143/32-_gessi_dirceu_mezza.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/148/34-selco_quadra_sintertica.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/150/35-_selco_-_melhorias_calcamento.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/151/36-selco_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/153/37-_selco_-estrada_mello.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/155/38-_quiteria_-sos_animais.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/156/39-_gessi_-estrada_7.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/159/40-zolet_-sinalizar_placa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/160/41-_selco-_cascalho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/162/42-clovis_-cascalho_flor_da_serra.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/163/43-_gessi_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/167/44-_gessi_-_gratificacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/171/45-_selco_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/172/46-_selco_escola_ouro_verde_agua.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/173/47-quiteria-rua_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/175/48-_selco_-_tubulacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/176/49-_selco-_recape_asf.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/182/50-_aldecir_-_indica_denomina_proprio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/186/51-_selco-_faixa_elevada_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/187/52-_selco_-_ventilacao_centro_eventos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/193/53-_selco_-limpeza.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/70/1-req-_quiteria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/99/2-selco_quit-informa_10.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/124/3-_req-_cjr-pl_162023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/125/4-_req-_selco_-_informacoes_agua_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/154/5-_quiteria-_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/157/6-_selco-_informacoes_secretaria_viacao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/161/7-quiteria_-exames.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/165/8-_selco_requer_informacoes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/166/9-aldecir_requerimento.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/170/10-_selco__informacoes_35.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/174/11-_selco_informacoes_secretaria_viacao..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/195/12-_quiteria_-.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/198/13-_quiteria_procedimentos_odontologicos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/199/14-_clovis_cfo_-informacao_alienacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/202/15-selco_requerimento_informacoes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/133/1-resolucao_pl_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/196/2-_projeto_resolucao_acesso_informacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/197/3-_projeto_resolucao_regulamenta_14133.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/169/1-_pdl_aprova_as_contas_exe_21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/145/2-_mocao_conseg.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/147/3-_mocao_congrat-_taekwondo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/184/4-_mocao_congratulacao_ccmsj.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/185/38-_emenda_1_ao_pl_38_-selco.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/192/1-proposta_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/82/1-_aut_pl_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/83/2-_aut_pl_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/88/3-aut_pl_3_exe.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/89/4-_aut_pl_4_leg.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/134/15-_pl_exe_aut.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/135/17-_aut_pl_exe.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/219/27-_autografo_pl_27_exe.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/220/28-_autografo_pl_28_exe-garantisudoeste.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/221/29-_autografo_pl_29_exe-minha_casa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/222/30-_autografo_pl_30_exe_bolsa_auxilio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/179/34-autografo_pl_34.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/223/30-_autografo_pl_30_exe_bolsa_auxilio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/224/36-_autografo_pl_36_exe_loa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/225/37-_autografo_pl_37_exe_-_cria_e_altera_cargos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/227/38-_autografo_pl_38_exe_altera_1771.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/228/39-_autografo_pl_39-_exe_simpoa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/229/40-_autografo_pl_n_40_exe_cria_fundo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/230/41-_autografo_pl_n_41_exe_-credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/231/42-_autografo_pl_42_exe-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/232/43-_autografo_pl_n_43_exe-_concede_abono.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/233/44-_autografo_pl_n_44_exe-_fixacao_do_subsidio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/234/45-_autografo_pl_n_45_leg_-_fixacao_25_a28.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/235/46-_autografo_pl_46-_exe_desafeta.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/236/47-_autografo_pl_n_47_exe-_concessao_onerosa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/200/oficio_no_160-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/71/1-_pl_leg_-revisao_susidio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/72/2-_pl_leg-_subsidios_prefeito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/74/3-pl_-_exe_reajuste_10.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/75/4-pl-_leg-_reajuste_10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/77/5-_projeto_lei_exe_nova_redacao_1880.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/78/6-projeto_de_lei_exe_sistema_cultura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/86/7-_exe_-_nova_redacao_1632.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/90/8-pl_exe_capelas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/91/9_-pl_leg_sos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/92/10-pl_exe_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/102/11-_pl_exe_-_reajuste_agente.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/103/12-_pl_exe_abertura_credito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/108/13-_exe-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/110/14-_exe_pl_fundo_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/111/15-_exe_pl_fundo_municipal_turismo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/112/16-_exe_pl__bovino_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/113/17-_exe_pl_ciedepar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/114/18-_exe_pl_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/115/19-_pl_exe-_cria_vagas_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/117/20-_pl_exe_520..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/129/22-_exe-_projeto_apae_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/130/23-_pl_exe_afetacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/131/24-pl_leg_quiteria_-_auxilio_altera.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/132/25-_pl_exe_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/136/26-pl_exe_escritura_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/138/27-_exe_-_ratfica_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/139/28-_exe_garantisudoeste.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/140/29-exe_prog_minha_casa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/141/30-_exe_-_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/146/31-_pl_leg_-placas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/149/32-pl_exe_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/152/33-_pl_exe_politica_habitacional.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/158/34-pl_exe_-programa_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/164/35-_exe_operacao_caixa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/168/36-_pl_exe_loa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/177/37-_exe_pl_cria_e_altera_cargo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/178/38-exe_apoio_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/180/39-_exe_pl_simpoa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/181/40-exe-_criar_fundo_calamidade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/183/41-_exe_-_abertura_credito_170.07621.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/188/42-_exe_-_106.28550.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/189/43-_exe-_15000.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/190/44-_leg-_fixacao_prefei_secret.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/191/45-leg_fixa_ver_e_preside.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/194/46-exe_projeto_desafeta_terra.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/201/47-exe_-quiosque.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/73/1-_selco_auxilio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/76/2-gessi_-play_grond.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/79/3_-_quiteria_lombada.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/80/4-_selco_-_ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/81/5-selco_-area_de_refugio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/85/6-_gessi_tecnico_rx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/87/7-ind_claudecir_-_calcada_cidada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/93/8-_selco_limpeza.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/94/9-quiteria-_rua_das_hortensia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/95/10-quiteria-_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/96/11-quiteria-_cameras.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/97/12-claudecir_abertura_rua.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/98/13-_selco_academia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/100/14-quiteria_gessi_seguranca.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/101/15-selco_manutencao_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/104/16-_selco_gessi_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/105/17-gessi_-horas_psicologico.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/106/18-_quiteria_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/107/19-_quiteria_e_gessi_botao_panico.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/109/20-_claudecir_-_reformas_posto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/116/21-_gessi_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/118/22-_claudecir_-_melhorias_distrito_n_l.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/119/23-_selco_-_reparos_asfalto_2_irmao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/120/24-_selco__recape_asfaltico_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/121/25-selco_calcamento_ov_a_fs.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/126/27-_selco-_indica_bueiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/127/28-selco_camara_monitoramento_distritos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/128/29-_selco_lampadas_e_ampliacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/137/30-_gessi_-_medico.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/142/31-_quiteria_lot._diesel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/143/32-_gessi_dirceu_mezza.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/148/34-selco_quadra_sintertica.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/150/35-_selco_-_melhorias_calcamento.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/151/36-selco_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/153/37-_selco_-estrada_mello.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/155/38-_quiteria_-sos_animais.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/156/39-_gessi_-estrada_7.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/159/40-zolet_-sinalizar_placa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/160/41-_selco-_cascalho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/162/42-clovis_-cascalho_flor_da_serra.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/163/43-_gessi_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/167/44-_gessi_-_gratificacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/171/45-_selco_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/172/46-_selco_escola_ouro_verde_agua.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/173/47-quiteria-rua_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/175/48-_selco_-_tubulacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/176/49-_selco-_recape_asf.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/182/50-_aldecir_-_indica_denomina_proprio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/186/51-_selco-_faixa_elevada_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/187/52-_selco_-_ventilacao_centro_eventos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/193/53-_selco_-limpeza.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/70/1-req-_quiteria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/99/2-selco_quit-informa_10.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/124/3-_req-_cjr-pl_162023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/125/4-_req-_selco_-_informacoes_agua_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/154/5-_quiteria-_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/157/6-_selco-_informacoes_secretaria_viacao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/161/7-quiteria_-exames.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/165/8-_selco_requer_informacoes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/166/9-aldecir_requerimento.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/170/10-_selco__informacoes_35.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/174/11-_selco_informacoes_secretaria_viacao..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/195/12-_quiteria_-.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/198/13-_quiteria_procedimentos_odontologicos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/199/14-_clovis_cfo_-informacao_alienacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/202/15-selco_requerimento_informacoes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/133/1-resolucao_pl_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/196/2-_projeto_resolucao_acesso_informacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/197/3-_projeto_resolucao_regulamenta_14133.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/169/1-_pdl_aprova_as_contas_exe_21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/145/2-_mocao_conseg.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/147/3-_mocao_congrat-_taekwondo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/184/4-_mocao_congratulacao_ccmsj.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/185/38-_emenda_1_ao_pl_38_-selco.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/192/1-proposta_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/82/1-_aut_pl_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/83/2-_aut_pl_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/88/3-aut_pl_3_exe.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/89/4-_aut_pl_4_leg.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/134/15-_pl_exe_aut.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/135/17-_aut_pl_exe.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/219/27-_autografo_pl_27_exe.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/220/28-_autografo_pl_28_exe-garantisudoeste.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/221/29-_autografo_pl_29_exe-minha_casa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/222/30-_autografo_pl_30_exe_bolsa_auxilio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/179/34-autografo_pl_34.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/223/30-_autografo_pl_30_exe_bolsa_auxilio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/224/36-_autografo_pl_36_exe_loa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/225/37-_autografo_pl_37_exe_-_cria_e_altera_cargos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/227/38-_autografo_pl_38_exe_altera_1771.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/228/39-_autografo_pl_39-_exe_simpoa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/229/40-_autografo_pl_n_40_exe_cria_fundo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/230/41-_autografo_pl_n_41_exe_-credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/231/42-_autografo_pl_42_exe-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/232/43-_autografo_pl_n_43_exe-_concede_abono.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/233/44-_autografo_pl_n_44_exe-_fixacao_do_subsidio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/234/45-_autografo_pl_n_45_leg_-_fixacao_25_a28.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/235/46-_autografo_pl_46-_exe_desafeta.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/236/47-_autografo_pl_n_47_exe-_concessao_onerosa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoao.pr.leg.br/media/sapl/public/materialegislativa/2023/200/oficio_no_160-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>